--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -491,278 +491,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly Supervised Learning of Deformable Part-Based Models for Object Detection via Region Proposals</w:t>
+                <w:t xml:space="preserve">Visual and Semantic Knowledge Transfer for Large Scale Semi-supervised Object Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Josiah Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMM.2016.2614862⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2771779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488575v1</w:t>
+                <w:t xml:space="preserve">hal-01678123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Semantic Knowledge Transfer for Large Scale Semi-supervised Object Detection</w:t>
+                <w:t xml:space="preserve">Weakly Supervised Learning of Deformable Part-Based Models for Object Detection via Region Proposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.393-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2771779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2016.2614862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678123v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affective Video Content Analysis: A Multidisciplinary Insight</w:t>
               </w:r>
@@ -2326,1016 +2326,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Fusion Survey: A Novel Taxonomy Integrating Transformer and Recent Approaches</w:t>
+                <w:t xml:space="preserve">Jack of All Trades, Master of Some, a Multi-Purpose Transformer Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardi Gwendal</w:t>
+                <w:t xml:space="preserve">Quentin Gallouédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Strubel</w:t>
+                <w:t xml:space="preserve">Edward Beeching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brisebarre Godefroy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2024 Workshop on Multi- and Cross-Modal Information for Enhanced Pattern Recognition (MCMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Calcuta, India</w:t>
+              <w:t xml:space="preserve">ARLET 2024 - Aligning Reinforcement Learning Experimentalists and Theorists (Workshop at the International Conference on Machine Learning)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637094v1</w:t>
+                <w:t xml:space="preserve">hal-04681845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FruitBin: a tunable large-scale dataset for advancing 6D pose estimation in fruit bin-picking automation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imbalanced data robust online continual learning based on evolving class aware memory selection and built-in contrastive representation learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Recovering 6D Object Pose (R6D) - European Conference on Computer Vision (ECCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Milan (Italie), France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Abou Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683842v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack of All Trades, Master of Some, a Multi-Purpose Transformer Agent</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Image Fusion Survey: A Novel Taxonomy Integrating Transformer and Recent Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardi Gwendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Strubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brisebarre Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARLET 2024 - Aligning Reinforcement Learning Experimentalists and Theorists (Workshop at the International Conference on Machine Learning)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ICPR 2024 Workshop on Multi- and Cross-Modal Information for Enhanced Pattern Recognition (MCMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Calcuta, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681845v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalanced data robust online continual learning based on evolving class aware memory selection and built-in contrastive representation learning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FruitBin: a tunable large-scale dataset for advancing 6D pose estimation in fruit bin-picking automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danylo Mazurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Samsonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Abou Dabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Recovering 6D Object Pose (R6D) - European Conference on Computer Vision (ECCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228888v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Less Generalizable Patterns for Better Test-Time Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Duboudin</w:t>
+                <w:t xml:space="preserve">Cell-Free Latent Go-Explore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallouédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawai), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813534v3</w:t>
+                <w:t xml:space="preserve">hal-03769875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PickSim: A dynamically configurable Gazebo pipeline for robotic manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing Robot Manipulation Through Open-Source Ecosystems - 2023 IEEE International Conference on Robotics and Automation (ICRA) Conference Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adam Norton, University of Massachusetts Lowell; Holly Yanco, University of Massachusetts Lowell; Berk Calli, Worcester Polytechnic Institute; Aaron Dollar, Yale University, May 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When continual learning meets robotic grasp detection: a novel benchmark on the Jacquard dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Grard</w:t>
+                <w:t xml:space="preserve">Learning Less Generalizable Patterns for Better Test-Time Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duboudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0011874700003417⟩</w:t>
+              <w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Feb 2023, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011893800003417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350431v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813534v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-Free Latent Go-Explore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Gallouédec</w:t>
+                <w:t xml:space="preserve">When continual learning meets robotic grasp detection: a novel benchmark on the Jacquard dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011874700003417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769875v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Look Beyond Bias with Entropic Adversarial Data Augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duboudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3376,308 +3376,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813525v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring Graspability based on Grasp Regression for Better Grasp Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Depierre</w:t>
+                <w:t xml:space="preserve">panda-gym: Open-source goal-conditioned environments for robotic learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallouédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Robot Learning Workshop: Self-Supervised and Lifelong Learning @NeurIPS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456956v3</w:t>
+                <w:t xml:space="preserve">hal-03765966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">panda-gym: Open-source goal-conditioned environments for robotic learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cazin</w:t>
+                <w:t xml:space="preserve">Scoring Graspability based on Grasp Regression for Better Grasp Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Depierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Robot Learning Workshop: Self-Supervised and Lifelong Learning @NeurIPS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an (China), China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765966v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456956v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging Intra-Class Diversity Through a Reverse Contrastive Loss for Better Single-Source Domain Generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duboudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3962,64 +3962,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Bayesian Optimization of Black-Box with Visual Similarity-Based Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Depierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,51 +4070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacquard: A Large Scale Dataset for Robotic Grasp Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Depierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,64 +4178,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Scale Semi-Supervised Object Detection Using Visual and Semantic Knowledge Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiah Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4293,683 +4293,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the ImageCLEF 2015 Scalable Image Annotation, Localization and Sentence Generation task.</w:t>
+                <w:t xml:space="preserve">Continuous Arousal Self-assessments Validation Using Real-time Physiological Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Gilbert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fei Yan</w:t>
+                <w:t xml:space="preserve">Ting Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Chamaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF2015 Working Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Affect and Sentiment in Multimedia (ASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2813524.2813527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375629v1</w:t>
+                <w:t xml:space="preserve">hal-01200730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Arousal Self-assessments Validation Using Real-time Physiological Responses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Learning vs. Kernel Methods: Performance for Emotion Prediction in Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Chamaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Affect and Sentiment in Multimedia (ASM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Xi'an, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200730v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning vs. Kernel Methods: Performance for Emotion Prediction in Videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MediaEval 2015 Affective Impact of Movies Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Sjöberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanli Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Lam Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionescu Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Xi'an, China</w:t>
+              <w:t xml:space="preserve">MediaEval 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Wurzen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193144v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MediaEval 2015 Affective Impact of Movies Task</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIM at TRECVID 2015: Semantic Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanli Wang</w:t>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu Lam Quang</w:t>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionescu Bogdan</w:t>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mérialdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2015 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Wurzen, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of TRECVid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375754v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2015: Semantic Indexing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of the ImageCLEF 2015 Scalable Image Annotation, Localization and Sentence Generation task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Andrew Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Redi</w:t>
+                <w:t xml:space="preserve">Luca Piras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiah Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mérialdo</w:t>
+                <w:t xml:space="preserve">Fei Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of TRECVid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">CLEF2015 Working Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233398v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Geometric, Textual and Visual Features for Predicting Prepositions in Image Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnau Ramisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiah Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5180,77 +5180,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of TRECVID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Orlando, United States</w:t>
@@ -5409,51 +5409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusing Generic Objectness and Deformable Part-based Models for Weakly Supervised Object Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,51 +5647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPARSE MUSIC DECOMPOSITION ONTO A MIDI DICTIONARY DRIVEN BY STATISTICAL MUSIC KNOWLEDGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,77 +5768,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Redi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. TRECVID Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gaithersburg, MD, United States</w:t>
@@ -5861,157 +5861,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Selective Weighted Late Fusion for Visual Concept Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ningning Liu</w:t>
+                <w:t xml:space="preserve">Music sparse decomposition onto a MIDI dictionary of musical words and its application to music mood classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 Workshop on Information Fusion in Computer Vision for Concept Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.426-435, </w:t>
+              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2012.6269798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353059v1</w:t>
+                <w:t xml:space="preserve">hal-01353057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
               </w:r>
@@ -6036,51 +6010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Shabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6122,51 +6096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Dictionary Learning with GPU/Multicore CPU and its Application to Music Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,468 +6194,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music sparse decomposition onto a MIDI dictionary of musical words and its application to music mood classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boyang Gao</w:t>
+                <w:t xml:space="preserve">A Selective Weighted Late Fusion for Visual Concept Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ECCV 2012 Workshop on Information Fusion in Computer Vision for Concept Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.426-435, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMI.2012.6269798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353057v1</w:t>
+                <w:t xml:space="preserve">hal-01353059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructive and Discriminative Sparse Representation for Visual Object Categorization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimodal Search for Graphic Designers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Skaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference (BMVC2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IVAPP'2011 : International Conference on Information Visualization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Algarve, Portugal. pp.x-x</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354463v1</w:t>
+                <w:t xml:space="preserve">hal-00959141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Search for Graphic Designers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Achille Falaise</w:t>
+                <w:t xml:space="preserve">Evaluation of Features and Combination Approaches for the Classification of Emotional Semantics in Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bellynck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVAPP'2011 : International Conference on Information Visualization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Algarve, Portugal. pp.x-x</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Vilamoura, Algarve, Portugal. pp.352-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959141v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Features and Combination Approaches for the Classification of Emotional Semantics in Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ningning Liu</w:t>
+                <w:t xml:space="preserve">Reconstructive and Discriminative Sparse Representation for Visual Object Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanzhang Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Machine Vision Conference (BMVC2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Dundee, United Kingdom. pp.39.1-39.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.25.39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354394v1</w:t>
+                <w:t xml:space="preserve">hal-01354463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associating textual features with visual ones to improve affective image classification</w:t>
               </w:r>
@@ -6693,51 +6693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6894,285 +6894,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification multilingue et multimédia pour la recherche d'images dans le projet OMNIA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of affective semantics in images based on discrete and dimensional models of emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RISE'2010: second atelier Recherche d'Information SEmantique associé à la conférence (INFORSID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Grenoble, France. pp.99-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2010.5529906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381599v1</w:t>
+                <w:t xml:space="preserve">hal-01381498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic 3D Facial Expression Recognition based on a Bayesian Belief Net and a Statistical Facial Feature Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3724-3727, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPR.2010.907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Modeling Using Statistical Measures for Visual Object Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanzhang Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7204,639 +7183,660 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.319-324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AU Recognition on 3D Faces Based On An Extended Statistical Facial Feature Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
+                <w:t xml:space="preserve">Classification multilingue et multimédia pour la recherche d'images dans le projet OMNIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Fallaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Samaras</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Belinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Fourth International Conference on Biometrics: Theory, Applications and Systems (BTAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RISE'2010: second atelier Recherche d'Information SEmantique associé à la conférence (INFORSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381556v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de la sémantique émotionnelle portée par les images basée sur la théorie de l’évidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ningning Liu</w:t>
+                <w:t xml:space="preserve">AU Recognition on 3D Faces Based On An Extended Statistical Facial Feature Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Samaras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Fourth International Conference on Biometrics: Theory, Applications and Systems (BTAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Washington, DC, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BTAS.2010.5634484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381555v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Object Recognition using Local Binary Patterns and Segment-based Feature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
+                <w:t xml:space="preserve">Reconnaissance de la sémantique émotionnelle portée par les images basée sur la théorie de l’évidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.231-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01381500v1</w:t>
+                <w:t xml:space="preserve">hal-01381555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian GOETHE Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Wirkert</w:t>
+                <w:t xml:space="preserve">Visual Object Recognition using Local Binary Patterns and Segment-based Feature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanzhang Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.511⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.426-431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381502v1</w:t>
+                <w:t xml:space="preserve">hal-01381500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of affective semantics in images based on discrete and dimensional models of emotions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian GOETHE Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Wirkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ningning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Grenoble, France. pp.99-104, </w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.2077-2080, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMI.2010.5529906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381498v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A People Counting System based on Face Detection and Tracking in a Video</w:t>
               </w:r>
@@ -8613,51 +8613,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the Best Segment Duration for Music Mood Analysis ?</w:t>
+                <w:t xml:space="preserve">Ambiguous classification of emotional speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
@@ -8675,307 +8675,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing, CBMI 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th international conference on Language Resources and Evaluation, LREC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589835v1</w:t>
+                <w:t xml:space="preserve">hal-01589864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region based Visual Object Categorization using Segment Features and Polynomial Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Pujol</w:t>
+                <w:t xml:space="preserve">What is the Best Segment Duration for Music Mood Analysis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89689-0_32⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing, CBMI 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Londres, United Kingdom. pp.17-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2008.4564922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589877v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguous classification of emotional speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
+                <w:t xml:space="preserve">Region based Visual Object Categorization using Segment Features and Polynomial Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanzhang Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference on Language Resources and Evaluation, LREC 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.277-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89689-0_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589864v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Hierarchical Classification of Emotional Speech</w:t>
               </w:r>
@@ -9189,376 +9189,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features Extraction And Selection In Emotional Speech</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zipf, Neural Networks and SVM for Musical Genre Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weibei Dou</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Video and Signal based Surveillance, AVSS 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AVSS.2005.1577304⟩</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Signal Processing and Information Technology, ISSPIT 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Athènes, Greece. pp.57-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2005.1577070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589300v1</w:t>
+                <w:t xml:space="preserve">hal-01589312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zipf, Neural Networks and SVM for Musical Genre Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Features Extraction And Selection In Emotional Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hadi Harb</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Signal Processing and Information Technology, ISSPIT 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Athènes, Greece. pp.57-62, </w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Video and Signal based Surveillance, AVSS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Como, Italy. pp.411-416, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2005.1577070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AVSS.2005.1577304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589312v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner structure computation for audio signal analysis</w:t>
+                <w:t xml:space="preserve">Wavelets and Zipf Law for Audio Signal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Image and Signal Processing and Analysis, ISPA 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Rome, Italy. pp.140-145, </w:t>
+              <w:t xml:space="preserve">7th International Symposium on Signal Processing and its Applications, ISSPA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Paris, France. pp.483-486, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPA.2003.1296883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISSPA.2003.1224919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610955v1</w:t>
+                <w:t xml:space="preserve">hal-01610983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of audio signal codings for Zipf analysis of xiphoidal sounds</w:t>
+                <w:t xml:space="preserve">Suivi d'objets déformables pour l'analyse du sphincter oesophagien inférieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
@@ -9576,227 +9576,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International EMBS Special Topic Conference on Information Technology Applications in Biomedicine, ITAB 2003</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones des Jeunes Chercheurs en Vision par Ordinateur, ORASIS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Gérardmer, France. pp.23-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611019v1</w:t>
+                <w:t xml:space="preserve">hal-01610994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Contribution of Zipf Analysis for the Characterization of Medical Audio Signals</w:t>
+                <w:t xml:space="preserve">Inner structure computation for audio signal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image and Signal Processing, ICISP'2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Image and Signal Processing and Analysis, ISPA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Rome, Italy. pp.140-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPA.2003.1296883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610991v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresolution for the detection of xiphoidal sounds in noisy medical audio signals</w:t>
+                <w:t xml:space="preserve">Comparison of audio signal codings for Zipf analysis of xiphoidal sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
@@ -9814,402 +9788,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EURASIP Conference focused on Video/Image Processing and Multimedia Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VIPMC.2003.1220532⟩</w:t>
+              <w:t xml:space="preserve">4th International EMBS Special Topic Conference on Information Technology Applications in Biomedicine, ITAB 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Birmingham, United Kingdom. pp.9-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITAB.2003.1222401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610978v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de signaux sonores par les lois de Zipf et Zipf Inverse</w:t>
+                <w:t xml:space="preserve">On the Contribution of Zipf Analysis for the Characterization of Medical Audio Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.982-985</w:t>
+              <w:t xml:space="preserve">International Conference on Image and Signal Processing, ICISP'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Agadir, Morocco. pp.439-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610974v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelets and Zipf Law for Audio Signal Analysis</w:t>
+                <w:t xml:space="preserve">Multiresolution for the detection of xiphoidal sounds in noisy medical audio signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Signal Processing and its Applications, ISSPA 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Paris, France. pp.483-486, </w:t>
+              <w:t xml:space="preserve">4th EURASIP Conference focused on Video/Image Processing and Multimedia Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Zagreb, Croatia. pp.619-624, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSPA.2003.1224919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VIPMC.2003.1220532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610983v1</w:t>
+                <w:t xml:space="preserve">hal-01610978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d'objets déformables pour l'analyse du sphincter oesophagien inférieur</w:t>
+                <w:t xml:space="preserve">Analyse de signaux sonores par les lois de Zipf et Zipf Inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones des Jeunes Chercheurs en Vision par Ordinateur, ORASIS 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Gérardmer, France. pp.23-31</w:t>
+              <w:t xml:space="preserve">19e colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.982-985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610994v1</w:t>
+                <w:t xml:space="preserve">hal-01610974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10544,51 +10544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionescu Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boididou Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10681,51 +10681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11004,396 +11004,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic Manipulation via Imitation Learning: Taxonomy, Evolution, Benchmark, and Challenges</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Class Aware Memory Selection and Contrastive Representation Learning for Robust Online Continual Learning in both Balanced and Imbalanced Data Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220821v1</w:t>
+                <w:t xml:space="preserve">hal-04929086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object-Centric Representations Improve Policy Generalization in Robot Manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robotic Manipulation via Imitation Learning: Taxonomy, Evolution, Benchmark, and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zezeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enda Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062038v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotlighting Task-Relevant Features: Object-Centric Representations for Better Generalization in Robotic Manipulation</w:t>
+                <w:t xml:space="preserve">Object-Centric Representations Improve Policy Generalization in Robot Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477157v1</w:t>
+                <w:t xml:space="preserve">hal-05062038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Class Aware Memory Selection and Contrastive Representation Learning for Robust Online Continual Learning in both Balanced and Imbalanced Data Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Grard</w:t>
+                <w:t xml:space="preserve">Spotlighting Task-Relevant Features: Object-Centric Representations for Better Generalization in Robotic Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11401,133 +11401,133 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929086v1</w:t>
+                <w:t xml:space="preserve">hal-05477157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FruitBin: a large-scale fruit bin picking dataset tunable over occlusion, camera pose and scenes for 6D pose estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11943,51 +11943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015011v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Bernardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Brisebarre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ardabilian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103594" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151828v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01323-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Lu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2017.2705760" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxing Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2614862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiah Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Gao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2771779" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chamaret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2661284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2015.2396531" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Jiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.06.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.10.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Zou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.10.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLM1W2N0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzhang Fu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2012.047782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354395v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhe Xiao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibei Dou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/753819" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A. Kakadiaris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2011.2148711" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-009-0319-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD61C672AD43046DFC2C92DE494B148DD78DC19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pujol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X04002380" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928776v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardi Gwendal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strubel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brisebarre Godefroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Garin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mazurak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Samsonenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallou&#233;dec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beeching" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228888v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813534v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duboudin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;naff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011893800003417" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011874700003417" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813525v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956389" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456956v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Depierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561198" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765966v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260124v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL-EpiRob48136.2020.9278071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674511v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sella" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89327-3_16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880071v7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753862v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gaizauskas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gilbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200730v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2813524.2813527" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375754v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Sj&#246;berg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanli Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Lam Quang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionescu Bogdan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Ramisa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Moreno-Noguer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660114.2660115" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313166v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2014.6890568" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339270v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_43" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSP.2012.6491789" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269798" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.39" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QG4PKCPJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2011.75" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381599v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fallaise" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belinck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381501v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Huang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.907" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381499v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586750" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381556v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Samaras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2010.5634484" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381500v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586753" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381502v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wirkert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.511" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381498v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2010.5529906" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.45" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349587" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437773v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.100" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437750v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04697-1_27" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Szeptycki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2009.5403102" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04697-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589835v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2008.4564922" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589877v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89689-0_32" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589864v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589817v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.Workshops.2007.56" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589534v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDT.2006.76" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589300v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2005.1577304" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589312v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Harb" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577070" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610955v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2003.1296883" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611019v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boiron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2003.1222401" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610991v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Melin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610978v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIPMC.2003.1220532" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610974v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224919" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610994v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353174v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandr Trus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354579v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399674v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boididou Christina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301049v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477440v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494004v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220821v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezeng Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Xiang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062038v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477157v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929086v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122072v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984705v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015011v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Bernardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Brisebarre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ardabilian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103594" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151828v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01323-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Lu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2017.2705760" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxing Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiah Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2771779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2614862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chamaret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2661284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2015.2396531" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Jiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.06.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.10.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Zou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.10.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLM1W2N0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzhang Fu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2012.047782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354395v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhe Xiao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibei Dou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/753819" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A. Kakadiaris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2011.2148711" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-009-0319-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD61C672AD43046DFC2C92DE494B148DD78DC19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pujol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X04002380" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928776v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallou&#233;dec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beeching" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228888v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardi Gwendal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strubel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brisebarre Godefroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Garin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mazurak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Samsonenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813534v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duboudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;naff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011893800003417" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011874700003417" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813525v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956389" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456956v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Depierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561198" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260124v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL-EpiRob48136.2020.9278071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674511v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sella" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89327-3_16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880071v7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753862v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gaizauskas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2813524.2813527" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Sj&#246;berg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanli Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Lam Quang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionescu Bogdan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gilbert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Ramisa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Moreno-Noguer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660114.2660115" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313166v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2014.6890568" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339270v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269798" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSP.2012.6491789" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_43" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354394v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.39" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QG4PKCPJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2011.75" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2010.5529906" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Huang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.907" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381499v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586750" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381599v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fallaise" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belinck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381556v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Samaras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2010.5634484" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586753" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wirkert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.511" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.45" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349587" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437773v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.100" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437750v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04697-1_27" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Szeptycki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2009.5403102" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04697-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589864v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589835v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2008.4564922" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89689-0_32" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589817v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.Workshops.2007.56" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589534v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDT.2006.76" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Harb" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577070" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589300v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2005.1577304" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610983v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224919" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610994v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boiron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610955v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2003.1296883" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611019v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2003.1222401" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610991v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Melin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIPMC.2003.1220532" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610974v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353174v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandr Trus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354579v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399674v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boididou Christina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301049v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477440v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494004v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929086v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220821v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezeng Li" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Xiang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machado" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062038v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477157v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122072v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984705v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>