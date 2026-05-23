--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -2792,550 +2792,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-Free Latent Go-Explore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Gallouédec</w:t>
+                <w:t xml:space="preserve">PickSim: A dynamically configurable Gazebo pipeline for robotic manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawai), United States</w:t>
+              <w:t xml:space="preserve">Advancing Robot Manipulation Through Open-Source Ecosystems - 2023 IEEE International Conference on Robotics and Automation (ICRA) Conference Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adam Norton, University of Massachusetts Lowell; Holly Yanco, University of Massachusetts Lowell; Berk Calli, Worcester Polytechnic Institute; Aaron Dollar, Yale University, May 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769875v1</w:t>
+                <w:t xml:space="preserve">hal-04074800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PickSim: A dynamically configurable Gazebo pipeline for robotic manipulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Zara</w:t>
+                <w:t xml:space="preserve">Learning Less Generalizable Patterns for Better Test-Time Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duboudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Robot Manipulation Through Open-Source Ecosystems - 2023 IEEE International Conference on Robotics and Automation (ICRA) Conference Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Feb 2023, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011893800003417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074800v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813534v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Less Generalizable Patterns for Better Test-Time Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Duboudin</w:t>
+                <w:t xml:space="preserve">When continual learning meets robotic grasp detection: a novel benchmark on the Jacquard dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011874700003417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011893800003417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03813534v3</w:t>
+                <w:t xml:space="preserve">hal-04350431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When continual learning meets robotic grasp detection: a novel benchmark on the Jacquard dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Grard</w:t>
+                <w:t xml:space="preserve">Cell-Free Latent Go-Explore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallouédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawai), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011874700003417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04350431v1</w:t>
+                <w:t xml:space="preserve">hal-03769875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Look Beyond Bias with Entropic Adversarial Data Augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duboudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Duboudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3594,90 +3594,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging Intra-Class Diversity Through a Reverse Contrastive Loss for Better Single-Source Domain Generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duboudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Duboudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4423,385 +4423,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning vs. Kernel Methods: Performance for Emotion Prediction in Videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MediaEval 2015 Affective Impact of Movies Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Sjöberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanli Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Lam Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionescu Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Xi'an, China</w:t>
+              <w:t xml:space="preserve">MediaEval 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Wurzen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193144v1</w:t>
+                <w:t xml:space="preserve">hal-01375754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MediaEval 2015 Affective Impact of Movies Task</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ionescu Bogdan</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2015: Semantic Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mérialdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2015 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Wurzen, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of TRECVid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375754v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2015: Semantic Indexing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Learning vs. Kernel Methods: Performance for Emotion Prediction in Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Chamaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of TRECVid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233398v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the ImageCLEF 2015 Scalable Image Annotation, Localization and Sentence Generation task.</w:t>
               </w:r>
@@ -5031,507 +5031,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Protocol for Cross-Validating Large Crowdsourced Data: The Case of the LIRIS-ACCEDE Affective Video Dataset</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRIM at TRECVID 2014: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrowdMM '14 Proceedings of the 2014 International ACM Workshop on Crowdsourcing for Multimedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of TRECVID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313188v1</w:t>
+                <w:t xml:space="preserve">hal-01132491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2014: Semantic Indexing and Instance Search</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Protocol for Cross-Validating Large Crowdsourced Data: The Case of the LIRIS-ACCEDE Affective Video Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Chamaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of TRECVID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CrowdMM '14 Proceedings of the 2014 International ACM Workshop on Crowdsourcing for Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orlando, United States. pp.3-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2660114.2660115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132491v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From crowdsourced rankings to affective ratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Baveye</w:t>
+                <w:t xml:space="preserve">Fusing Generic Objectness and Deformable Part-based Models for Weakly Supervised Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Chamaret</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.4072-4076</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313166v1</w:t>
+                <w:t xml:space="preserve">hal-01301105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusing Generic Objectness and Deformable Part-based Models for Weakly Supervised Object Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaofang Wang</w:t>
+                <w:t xml:space="preserve">From crowdsourced rankings to affective ratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Masnou</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Chamaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chengdu, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW.2014.6890568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301105v1</w:t>
+                <w:t xml:space="preserve">hal-01313166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Large Video Database for Computational Models of Induced Emotion</w:t>
               </w:r>
@@ -5742,103 +5742,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2013: Semantic Indexing and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Redi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. TRECVID Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gaithersburg, MD, United States</w:t>
@@ -5861,200 +5861,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music sparse decomposition onto a MIDI dictionary of musical words and its application to music mood classification</w:t>
+                <w:t xml:space="preserve">Accelerated Dictionary Learning with GPU/Multicore CPU and its Application to Music Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">International Conference on Signal Processing (ICSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Beijing, China. pp.1188-1193, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMI.2012.6269798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICoSP.2012.6491789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353057v1</w:t>
+                <w:t xml:space="preserve">hal-01353058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Shabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6090,494 +6090,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Dictionary Learning with GPU/Multicore CPU and its Application to Music Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boyang Gao</w:t>
+                <w:t xml:space="preserve">A Selective Weighted Late Fusion for Visual Concept Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal Processing (ICSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Beijing, China. pp.1188-1193, </w:t>
+              <w:t xml:space="preserve">ECCV 2012 Workshop on Information Fusion in Computer Vision for Concept Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.426-435, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICoSP.2012.6491789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353058v1</w:t>
+                <w:t xml:space="preserve">hal-01353059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Selective Weighted Late Fusion for Visual Concept Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ningning Liu</w:t>
+                <w:t xml:space="preserve">Music sparse decomposition onto a MIDI dictionary of musical words and its application to music mood classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 Workshop on Information Fusion in Computer Vision for Concept Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.426-435, </w:t>
+              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2012.6269798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353059v1</w:t>
+                <w:t xml:space="preserve">hal-01353057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Search for Graphic Designers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Features and Combination Approaches for the Classification of Emotional Semantics in Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Skaff</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVAPP'2011 : International Conference on Information Visualization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Algarve, Portugal. pp.x-x</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Vilamoura, Algarve, Portugal. pp.352-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959141v1</w:t>
+                <w:t xml:space="preserve">hal-01354394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Features and Combination Approaches for the Classification of Emotional Semantics in Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+                <w:t xml:space="preserve">Multimodal Search for Graphic Designers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Skaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tellez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Vilamoura, Algarve, Portugal. pp.352-357</w:t>
+              <w:t xml:space="preserve">IVAPP'2011 : International Conference on Information Visualization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Algarve, Portugal. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354394v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructive and Discriminative Sparse Representation for Visual Object Categorization</w:t>
               </w:r>
@@ -6693,51 +6693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6894,949 +6894,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of affective semantics in images based on discrete and dimensional models of emotions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic 3D Facial Expression Recognition based on a Bayesian Belief Net and a Statistical Facial Feature Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ningning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMI.2010.5529906⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3724-3727, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381498v1</w:t>
+                <w:t xml:space="preserve">hal-01381501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic 3D Facial Expression Recognition based on a Bayesian Belief Net and a Statistical Facial Feature Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Di Huang</w:t>
+                <w:t xml:space="preserve">Image Modeling Using Statistical Measures for Visual Object Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanzhang Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.3724-3727, </w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.319-324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381501v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Modeling Using Statistical Measures for Visual Object Categorization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classification multilingue et multimédia pour la recherche d'images dans le projet OMNIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Fallaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Belinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RISE'2010: second atelier Recherche d'Information SEmantique associé à la conférence (INFORSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381499v1</w:t>
+                <w:t xml:space="preserve">hal-01381599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification multilingue et multimédia pour la recherche d'images dans le projet OMNIA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+                <w:t xml:space="preserve">AU Recognition on 3D Faces Based On An Extended Statistical Facial Feature Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Belinck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitris Samaras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RISE'2010: second atelier Recherche d'Information SEmantique associé à la conférence (INFORSID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Fourth International Conference on Biometrics: Theory, Applications and Systems (BTAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Washington, DC, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BTAS.2010.5634484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381599v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AU Recognition on 3D Faces Based On An Extended Statistical Facial Feature Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xi Zhao</w:t>
+                <w:t xml:space="preserve">Reconnaissance de la sémantique émotionnelle portée par les images basée sur la théorie de l’évidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Samaras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Fourth International Conference on Biometrics: Theory, Applications and Systems (BTAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.231-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381556v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de la sémantique émotionnelle portée par les images basée sur la théorie de l’évidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ningning Liu</w:t>
+                <w:t xml:space="preserve">Visual Object Recognition using Local Binary Patterns and Segment-based Feature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanzhang Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.426-431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381555v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Object Recognition using Local Binary Patterns and Segment-based Feature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
+                <w:t xml:space="preserve">Bayesian GOETHE Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Wirkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586753⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.2077-2080, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381500v1</w:t>
+                <w:t xml:space="preserve">hal-01381502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian GOETHE Tracking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of affective semantics in images based on discrete and dimensional models of emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.2077-2080, </w:t>
+              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Grenoble, France. pp.99-104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2010.5529906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381502v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A People Counting System based on Face Detection and Tracking in a Video</w:t>
               </w:r>
@@ -7920,369 +7920,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of emotions in speech by a hierarchical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
+                <w:t xml:space="preserve">Visual Object Categorization via Sparse Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanzhang Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Amsterdam, The Netherlands, Netherlands. pp.312-319, </w:t>
+              <w:t xml:space="preserve">International Conference on Image and Graphics (ICIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Xi'an, China. pp.943-948, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACII.2009.5349587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIG.2009.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437721v1</w:t>
+                <w:t xml:space="preserve">hal-01437773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Object Categorization via Sparse Representation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chao Zhu</w:t>
+                <w:t xml:space="preserve">Multiple Face Tracking for People Counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edmond Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image and Graphics (ICIG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.192-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437773v1</w:t>
+                <w:t xml:space="preserve">hal-01437620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Face Tracking for People Counting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xi Zhao</w:t>
+                <w:t xml:space="preserve">Recognition of emotions in speech by a hierarchical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Amsterdam, The Netherlands, Netherlands. pp.312-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACII.2009.5349587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437620v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Categorization Using ESFS: A New Embedded Feature Selection Method Based on SFS</w:t>
               </w:r>
@@ -8613,51 +8613,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguous classification of emotional speech</w:t>
+                <w:t xml:space="preserve">What is the Best Segment Duration for Music Mood Analysis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
@@ -8675,307 +8675,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference on Language Resources and Evaluation, LREC 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing, CBMI 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Londres, United Kingdom. pp.17-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2008.4564922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589864v1</w:t>
+                <w:t xml:space="preserve">hal-01589835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the Best Segment Duration for Music Mood Analysis ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
+                <w:t xml:space="preserve">Region based Visual Object Categorization using Segment Features and Polynomial Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanzhang Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Content-Based Multimedia Indexing, CBMI 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.277-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89689-0_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMI.2008.4564922⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01589835v1</w:t>
+                <w:t xml:space="preserve">hal-01589877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region based Visual Object Categorization using Segment Features and Polynomial Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Pujol</w:t>
+                <w:t xml:space="preserve">Ambiguous classification of emotional speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th international conference on Language Resources and Evaluation, LREC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89689-0_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01589877v1</w:t>
+                <w:t xml:space="preserve">hal-01589864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Hierarchical Classification of Emotional Speech</w:t>
               </w:r>
@@ -9189,376 +9189,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zipf, Neural Networks and SVM for Musical Genre Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Features Extraction And Selection In Emotional Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzhe Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hadi Harb</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weibei Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Signal Processing and Information Technology, ISSPIT 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2005.1577070⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Video and Signal based Surveillance, AVSS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Como, Italy. pp.411-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AVSS.2005.1577304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589312v1</w:t>
+                <w:t xml:space="preserve">hal-01589300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features Extraction And Selection In Emotional Speech</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zipf, Neural Networks and SVM for Musical Genre Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weibei Dou</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Video and Signal based Surveillance, AVSS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Como, Italy. pp.411-416, </w:t>
+              <w:t xml:space="preserve">5th International Symposium on Signal Processing and Information Technology, ISSPIT 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Athènes, Greece. pp.57-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AVSS.2005.1577304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2005.1577070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589300v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelets and Zipf Law for Audio Signal Analysis</w:t>
+                <w:t xml:space="preserve">Inner structure computation for audio signal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Signal Processing and its Applications, ISSPA 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Paris, France. pp.483-486, </w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Image and Signal Processing and Analysis, ISPA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Rome, Italy. pp.140-145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSPA.2003.1224919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPA.2003.1296883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610983v1</w:t>
+                <w:t xml:space="preserve">hal-01610955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d'objets déformables pour l'analyse du sphincter oesophagien inférieur</w:t>
+                <w:t xml:space="preserve">Comparison of audio signal codings for Zipf analysis of xiphoidal sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
@@ -9576,201 +9576,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones des Jeunes Chercheurs en Vision par Ordinateur, ORASIS 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International EMBS Special Topic Conference on Information Technology Applications in Biomedicine, ITAB 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Birmingham, United Kingdom. pp.9-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITAB.2003.1222401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610994v1</w:t>
+                <w:t xml:space="preserve">hal-01611019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner structure computation for audio signal analysis</w:t>
+                <w:t xml:space="preserve">On the Contribution of Zipf Analysis for the Characterization of Medical Audio Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Image and Signal Processing and Analysis, ISPA 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image and Signal Processing, ICISP'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Agadir, Morocco. pp.439-445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPA.2003.1296883⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01610955v1</w:t>
+                <w:t xml:space="preserve">hal-01610991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of audio signal codings for Zipf analysis of xiphoidal sounds</w:t>
+                <w:t xml:space="preserve">Multiresolution for the detection of xiphoidal sounds in noisy medical audio signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
@@ -9788,428 +9814,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International EMBS Special Topic Conference on Information Technology Applications in Biomedicine, ITAB 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th EURASIP Conference focused on Video/Image Processing and Multimedia Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Zagreb, Croatia. pp.619-624, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VIPMC.2003.1220532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITAB.2003.1222401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611019v1</w:t>
+                <w:t xml:space="preserve">hal-01610978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Contribution of Zipf Analysis for the Characterization of Medical Audio Signals</w:t>
+                <w:t xml:space="preserve">Analyse de signaux sonores par les lois de Zipf et Zipf Inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Melin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image and Signal Processing, ICISP'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Agadir, Morocco. pp.439-445</w:t>
+              <w:t xml:space="preserve">19e colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.982-985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610991v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresolution for the detection of xiphoidal sounds in noisy medical audio signals</w:t>
+                <w:t xml:space="preserve">Wavelets and Zipf Law for Audio Signal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EURASIP Conference focused on Video/Image Processing and Multimedia Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Zagreb, Croatia. pp.619-624, </w:t>
+              <w:t xml:space="preserve">7th International Symposium on Signal Processing and its Applications, ISSPA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Paris, France. pp.483-486, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VIPMC.2003.1220532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISSPA.2003.1224919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610978v1</w:t>
+                <w:t xml:space="preserve">hal-01610983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de signaux sonores par les lois de Zipf et Zipf Inverse</w:t>
+                <w:t xml:space="preserve">Suivi d'objets déformables pour l'analyse du sphincter oesophagien inférieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.982-985</w:t>
+              <w:t xml:space="preserve">Journées Francophones des Jeunes Chercheurs en Vision par Ordinateur, ORASIS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Gérardmer, France. pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610974v1</w:t>
+                <w:t xml:space="preserve">hal-01610994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10544,51 +10544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionescu Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boididou Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10681,51 +10681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11004,396 +11004,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Class Aware Memory Selection and Contrastive Representation Learning for Robust Online Continual Learning in both Balanced and Imbalanced Data Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robotic Manipulation via Imitation Learning: Taxonomy, Evolution, Benchmark, and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zezeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enda Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929086v1</w:t>
+                <w:t xml:space="preserve">hal-05220821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic Manipulation via Imitation Learning: Taxonomy, Evolution, Benchmark, and Challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Object-Centric Representations Improve Policy Generalization in Robot Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enda Xiang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Machado</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05220821v1</w:t>
+                <w:t xml:space="preserve">hal-05062038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object-Centric Representations Improve Policy Generalization in Robot Manipulation</w:t>
+                <w:t xml:space="preserve">Spotlighting Task-Relevant Features: Object-Centric Representations for Better Generalization in Robotic Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dellandrea</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062038v1</w:t>
+                <w:t xml:space="preserve">hal-05477157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotlighting Task-Relevant Features: Object-Centric Representations for Better Generalization in Robotic Manipulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Machado</w:t>
+                <w:t xml:space="preserve">Adaptive Class Aware Memory Selection and Contrastive Representation Learning for Robust Online Continual Learning in both Balanced and Imbalanced Data Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11401,51 +11401,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477157v1</w:t>
+                <w:t xml:space="preserve">hal-04929086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FruitBin: a large-scale fruit bin picking dataset tunable over occlusion, camera pose and scenes for 6D pose estimation</w:t>
               </w:r>
@@ -11483,51 +11483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11943,51 +11943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015011v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Bernardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Brisebarre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ardabilian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103594" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151828v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01323-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Lu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2017.2705760" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxing Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiah Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2771779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2614862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chamaret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2661284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2015.2396531" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Jiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.06.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.10.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Zou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.10.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLM1W2N0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzhang Fu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2012.047782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354395v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhe Xiao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibei Dou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/753819" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A. Kakadiaris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2011.2148711" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-009-0319-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD61C672AD43046DFC2C92DE494B148DD78DC19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pujol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X04002380" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928776v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallou&#233;dec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beeching" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228888v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardi Gwendal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strubel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brisebarre Godefroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Garin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mazurak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Samsonenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813534v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duboudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;naff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011893800003417" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011874700003417" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813525v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956389" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456956v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Depierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561198" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260124v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL-EpiRob48136.2020.9278071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674511v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sella" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89327-3_16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880071v7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753862v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gaizauskas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2813524.2813527" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Sj&#246;berg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanli Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Lam Quang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionescu Bogdan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gilbert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Ramisa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Moreno-Noguer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660114.2660115" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313166v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2014.6890568" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339270v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269798" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSP.2012.6491789" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_43" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354394v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.39" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QG4PKCPJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2011.75" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2010.5529906" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Huang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.907" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381499v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586750" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381599v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fallaise" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belinck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381556v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Samaras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2010.5634484" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586753" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wirkert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.511" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.45" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349587" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437773v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.100" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437750v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04697-1_27" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Szeptycki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2009.5403102" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04697-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589864v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589835v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2008.4564922" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89689-0_32" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589817v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.Workshops.2007.56" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589534v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDT.2006.76" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Harb" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577070" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589300v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2005.1577304" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610983v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224919" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610994v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boiron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610955v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2003.1296883" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611019v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2003.1222401" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610991v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Melin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIPMC.2003.1220532" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610974v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353174v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandr Trus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354579v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399674v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boididou Christina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301049v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477440v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494004v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929086v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220821v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezeng Li" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Xiang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machado" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062038v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477157v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122072v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984705v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015011v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Bernardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Brisebarre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ardabilian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.103594" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151828v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01323-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Lu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2017.2705760" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxing Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiah Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2771779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2614862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chamaret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2661284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2015.2396531" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Celiktutan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Jiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.06.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.10.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Zou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.10.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLM1W2N0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzhang Fu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edmond Bichot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2012.047782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354395v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhe Xiao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibei Dou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/753819" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis A. Kakadiaris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2011.2148711" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-009-0319-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD61C672AD43046DFC2C92DE494B148DD78DC19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pujol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X04002380" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928776v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallou&#233;dec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beeching" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228888v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardi Gwendal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strubel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brisebarre Godefroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Garin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mazurak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Samsonenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813534v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duboudin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;naff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011893800003417" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011874700003417" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813525v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956389" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456956v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Depierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561198" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260124v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL-EpiRob48136.2020.9278071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674511v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Br&#233;gier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sella" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89327-3_16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880071v7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753862v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gaizauskas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2016.233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2813524.2813527" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Sj&#246;berg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanli Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Lam Quang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionescu Bogdan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gilbert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Piras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Ramisa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Moreno-Noguer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313188v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660114.2660115" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2014.6890568" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339270v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353058v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSP.2012.6491789" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353059v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_43" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269798" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.39" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QG4PKCPJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2011.75" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381501v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Huang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.907" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381499v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586750" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381599v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fallaise" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belinck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381556v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Samaras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2010.5634484" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381555v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381500v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586753" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381502v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wirkert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.511" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381498v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2010.5529906" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.45" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.100" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437620v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437721v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349587" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437750v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04697-1_27" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Szeptycki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV.2009.5403102" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04697-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589835v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2008.4564922" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589877v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89689-0_32" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589864v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589817v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.Workshops.2007.56" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589534v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDT.2006.76" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589300v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2005.1577304" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589312v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Harb" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577070" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610955v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2003.1296883" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611019v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boiron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2003.1222401" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610991v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Melin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610978v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIPMC.2003.1220532" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610974v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224919" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610994v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353174v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandr Trus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354579v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399674v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boididou Christina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301049v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05696-8_1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477440v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494004v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220821v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezeng Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Xiang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062038v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477157v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929086v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122072v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984705v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>