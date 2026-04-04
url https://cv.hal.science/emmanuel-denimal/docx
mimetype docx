--- v0 (2026-03-03)
+++ v1 (2026-04-04)
@@ -1018,408 +1018,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell morphology observations for discriminating between &amp;lt;i&amp;gt;Brettanomyces bruxellensis&amp;lt;/i&amp;gt; strains among genetic groups</w:t>
+                <w:t xml:space="preserve">The Yin-Yang of the Green Fluorescent Protein: Impact on Saccharomyces cerevisiae stress resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+                <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7339⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238, pp.112603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038645v1</w:t>
+                <w:t xml:space="preserve">hal-03902943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Nitrogen Nutrition Index of Winter Wheat Canopy from Visible Images for a Dynamic Monitoring of N Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Yparraguirre,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (10), pp.art. 2510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs15102510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Yin-Yang of the Green Fluorescent Protein: Impact on Saccharomyces cerevisiae stress resistance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell morphology observations for discriminating between &amp;lt;i&amp;gt;Brettanomyces bruxellensis&amp;lt;/i&amp;gt; strains among genetic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Grosselin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 238, pp.112603. </w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902943v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proxi-detection to monitor the growth status of wheat in the presence of weeds using low-cost and simple digital tools to track the emergence of stress</w:t>
               </w:r>
@@ -1561,51 +1561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Yparraguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine), pp.66-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1738,51 +1738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Genetic Groups within Brettanomyces bruxellensis through Cell Morphology Using a Deep Learning Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1898,64 +1898,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2240,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3816,51 +3816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">43. Potential of the dark green color index for dynamic monitoring of N requirements in wheat crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4831,51 +4831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05453653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Yao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101752" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04751826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Fredy Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benaouda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14192821" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7339" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Yparraguirre," TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102510" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03821889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09963-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yparraguire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veron Zarate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03342935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080581" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03103918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Merienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09776-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02958624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182982" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509941v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012617" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013671" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lerebour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Duboux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao, Zexing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966447v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04159640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Veron Zarate" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_87" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Yparraguirre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_43" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_26" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01781345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCK006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05453653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Yao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101752" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04751826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Fredy Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benaouda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14192821" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Yparraguirre," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102510" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7339" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03821889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09963-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yparraguire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veron Zarate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03342935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080581" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03103918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Merienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09776-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02958624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182982" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509941v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012617" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013671" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lerebour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Duboux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao, Zexing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966447v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04159640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Veron Zarate" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_87" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Yparraguirre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_43" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_26" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01781345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCK006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>