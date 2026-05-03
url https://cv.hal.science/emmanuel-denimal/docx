--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -1018,771 +1018,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Yin-Yang of the Green Fluorescent Protein: Impact on Saccharomyces cerevisiae stress resistance</w:t>
+                <w:t xml:space="preserve">Cell morphology observations for discriminating between &amp;lt;i&amp;gt;Brettanomyces bruxellensis&amp;lt;/i&amp;gt; strains among genetic groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bertheau</w:t>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Dumont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112603⟩</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902943v1</w:t>
+                <w:t xml:space="preserve">hal-04038645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Nitrogen Nutrition Index of Winter Wheat Canopy from Visible Images for a Dynamic Monitoring of N Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Yparraguirre,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (10), pp.art. 2510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs15102510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell morphology observations for discriminating between &amp;lt;i&amp;gt;Brettanomyces bruxellensis&amp;lt;/i&amp;gt; strains among genetic groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Yin-Yang of the Green Fluorescent Protein: Impact on Saccharomyces cerevisiae stress resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238, pp.112603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038645v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proxi-detection to monitor the growth status of wheat in the presence of weeds using low-cost and simple digital tools to track the emergence of stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesocosm evaluation of the competittive ability of common and segetal weed species against barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veron Zarate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine), pp.81-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821889v1</w:t>
+                <w:t xml:space="preserve">hal-04115266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of visible (RGB) imagery for dynamic monitoring of nitrogen requirements in winter wheat using the innovative APPI-N method</w:t>
+                <w:t xml:space="preserve">Proxi-detection to monitor the growth status of wheat in the presence of weeds using low-cost and simple digital tools to track the emergence of stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Yparraguire</w:t>
+                <w:t xml:space="preserve">Victor Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2115-2134), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-022-09963-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107243v1</w:t>
+                <w:t xml:space="preserve">hal-03821889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesocosm evaluation of the competittive ability of common and segetal weed species against barley</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veron Zarate</w:t>
+                <w:t xml:space="preserve">Potential of visible (RGB) imagery for dynamic monitoring of nitrogen requirements in winter wheat using the innovative APPI-N method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">M Yparraguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gée</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine), pp.81-82</w:t>
+              <w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine), pp.66-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115266v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Genetic Groups within Brettanomyces bruxellensis through Cell Morphology Using a Deep Learning Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1898,64 +1898,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2240,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,73 +2446,85 @@
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Biological Cell Counting Using a Modified Gradient Hough Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2534,115 +2546,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Molin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (01), pp.11 - 21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927616012617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Detection and Smart Deletion of Malassez Counting Chamber Grid in Microscopic White Light Images for Microbiological Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2664,115 +2676,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Molin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615000665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Generic Method for Grid Detection in White Light Microscopy Malassez Blade Images in the Context of Cell Counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2794,93 +2806,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Molin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (01), pp.239-248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927614013671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2890,199 +2902,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of visible imagery to the APPI-N fertilization method for monitoring rapeseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Lerebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. pp.502-508, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004725232_065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12. YoloV5 and visible imagery for assessing nitrogen requirements in TriticaleFababean intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Duboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3110,73 +3122,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Barcelogne, Spain. pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the nitrogen status of a cereal in intercropping by semantic segmentation of RGB images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexing Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3195,874 +3207,874 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Barcelone, Spain. pp.466-473, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232_060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the mechanisms leading to the cell death of Brettanomyces bruxellensis induced by amphidinols derived from marine microalgae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Avoscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytométrie (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du statut azoté d'une céréale en cultures associées par segmentation sémantique d'images visibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yao, Zexing</w:t>
+                <w:t xml:space="preserve">YoloV5 et imagerie visible pour l'évaluation des besoins azotés dans les cultures associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Duboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexing Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée thématique GDR IASIS "Capteurs, données et Intelligence artificielle pour l’agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, adel hafiane, christelle gee, raphael canals, Jun 2024, CNRS Ile-de-France Villejuif. 7, rue Guy Môquet 94800 Villejuif,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960961v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation sémantique d'images visibles en cultures associées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Duboux</w:t>
+                <w:t xml:space="preserve">Suivi du statut azoté d'une céréale en cultures associées par segmentation sémantique d'images visibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao, Zexing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique GDR IASIS "Capteurs, données et Intelligence artificielle pour l’agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, adel hafiane, christelle gee, raphael canals, Jun 2024, CNRS Ile-de-France Villejuif. 7, rue Guy Môquet 94800 Villejuif, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966452v1</w:t>
+                <w:t xml:space="preserve">hal-04960961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YoloV5 et imagerie visible pour l'évaluation des besoins azotés dans les cultures associées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Segmentation sémantique d'images visibles en cultures associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexing Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Duboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zexing Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique GDR IASIS "Capteurs, données et Intelligence artificielle pour l’agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, adel hafiane, christelle gee, raphael canals, Jun 2024, CNRS Ile-de-France Villejuif. 7, rue Guy Môquet 94800 Villejuif,, France</w:t>
+              <w:t xml:space="preserve">, adel hafiane, christelle gee, raphael canals, Jun 2024, CNRS Ile-de-France Villejuif. 7, rue Guy Môquet 94800 Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966447v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">87. Evaluation of the competition between barley and different weed species in a controlled environment in relation to selective weed control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Veron Zarate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bologne, Italy. pp.693 - 700, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">43. Potential of the dark green color index for dynamic monitoring of N requirements in wheat crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De-Yparraguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bologne, Italy. pp.351-358, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l’indice foliaire et de la biomasse du blé et des adventices par imagerie visible et machine learning : vers un nouvel indicateur non destructif de la compétition culture-adventices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Orléans, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4072,84 +4084,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation sémantique d’images visibles en cultures associées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Duboux</w:t>
+                <w:t xml:space="preserve">Machine Learning and Artificial Intelligence for Sustainable Cropping Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao, Zexing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4158,93 +4157,106 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743788v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Artificial Intelligence for Sustainable Cropping Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yao, Zexing</w:t>
+                <w:t xml:space="preserve">Segmentation sémantique d’images visibles en cultures associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexing Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Duboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4253,113 +4265,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743498v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for analysing the dynamics of individual responses in a stressed yeast population by coupling microscopy video sequence acquisition and image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Adamuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,51 +4386,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes -16ème Congrès National de SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4428,146 +4440,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput field phenotyping (HTFP) of wheat and weed cover in field experiments using RGB images: assessment of crop-weed competition with a simple ecophysiological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision agriculture ’21. WeedElec: a robotic research platform for individual weed detection and selective electrical weeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John V. Stafford, pp.225 - 232, 2021, Proceedings "13th European Conference on Precision Agriculture ECPA2021". Budapest, Hongrie, 19-22 Juillet 2021, 978-90-8686-363-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4577,114 +4589,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de formes compactes en imagerie : développement de méthodes cumulatives basées sur l'étude des gradients : Applications à l'agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université Bourgogne Franche-Comté, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018UBFCK006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01781345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4831,51 +4843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05453653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Yao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101752" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04751826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Fredy Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benaouda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14192821" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Yparraguirre," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102510" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7339" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03821889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09963-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yparraguire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veron Zarate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03342935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080581" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03103918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Merienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09776-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02958624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182982" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509941v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012617" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013671" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lerebour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Duboux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao, Zexing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966447v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04159640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Veron Zarate" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_87" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Yparraguirre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_43" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_26" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01781345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCK006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05453653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Yao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101752" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04751826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Fredy Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benaouda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14192821" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7339" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Yparraguirre," TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102510" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veron Zarate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03821889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09963-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yparraguire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03342935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080581" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03103918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Merienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09776-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02958624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182982" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012617" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000665" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013671" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lerebour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Duboux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao, Zexing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04159640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Veron Zarate" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_87" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Yparraguirre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_43" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275337v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01781345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCK006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>