--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1018,771 +1018,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell morphology observations for discriminating between &amp;lt;i&amp;gt;Brettanomyces bruxellensis&amp;lt;/i&amp;gt; strains among genetic groups</w:t>
+                <w:t xml:space="preserve">The Yin-Yang of the Green Fluorescent Protein: Impact on Saccharomyces cerevisiae stress resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+                <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7339⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238, pp.112603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038645v1</w:t>
+                <w:t xml:space="preserve">hal-03902943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Nitrogen Nutrition Index of Winter Wheat Canopy from Visible Images for a Dynamic Monitoring of N Requirements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gée</w:t>
+                <w:t xml:space="preserve">Cell morphology observations for discriminating between &amp;lt;i&amp;gt;Brettanomyces bruxellensis&amp;lt;/i&amp;gt; strains among genetic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15102510⟩</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095363v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Yin-Yang of the Green Fluorescent Protein: Impact on Saccharomyces cerevisiae stress resistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+                <w:t xml:space="preserve">Assessment of Nitrogen Nutrition Index of Winter Wheat Canopy from Visible Images for a Dynamic Monitoring of N Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+                <w:t xml:space="preserve">De Yparraguirre,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Grosselin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 238, pp.112603. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (10), pp.art. 2510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15102510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902943v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesocosm evaluation of the competittive ability of common and segetal weed species against barley</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proxi-detection to monitor the growth status of wheat in the presence of weeds using low-cost and simple digital tools to track the emergence of stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veron Zarate</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Victor Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2115-2134), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-022-09963-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115266v1</w:t>
+                <w:t xml:space="preserve">hal-03821889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proxi-detection to monitor the growth status of wheat in the presence of weeds using low-cost and simple digital tools to track the emergence of stress</w:t>
+                <w:t xml:space="preserve">Potential of visible (RGB) imagery for dynamic monitoring of nitrogen requirements in winter wheat using the innovative APPI-N method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Mignon</w:t>
+                <w:t xml:space="preserve">M Yparraguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine), pp.66-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821889v1</w:t>
+                <w:t xml:space="preserve">hal-04107243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of visible (RGB) imagery for dynamic monitoring of nitrogen requirements in winter wheat using the innovative APPI-N method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesocosm evaluation of the competittive ability of common and segetal weed species against barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veron Zarate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine), pp.66-68</w:t>
+              <w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine), pp.81-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107243v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Genetic Groups within Brettanomyces bruxellensis through Cell Morphology Using a Deep Learning Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1898,64 +1898,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2240,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3381,338 +3381,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YoloV5 et imagerie visible pour l'évaluation des besoins azotés dans les cultures associées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Duboux</w:t>
+                <w:t xml:space="preserve">Suivi du statut azoté d'une céréale en cultures associées par segmentation sémantique d'images visibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao, Zexing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zexing Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique GDR IASIS "Capteurs, données et Intelligence artificielle pour l’agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, adel hafiane, christelle gee, raphael canals, Jun 2024, CNRS Ile-de-France Villejuif. 7, rue Guy Môquet 94800 Villejuif,, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966447v1</w:t>
+                <w:t xml:space="preserve">hal-04960961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du statut azoté d'une céréale en cultures associées par segmentation sémantique d'images visibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yao, Zexing</w:t>
+                <w:t xml:space="preserve">Segmentation sémantique d'images visibles en cultures associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexing Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Duboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée thématique GDR IASIS "Capteurs, données et Intelligence artificielle pour l’agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, adel hafiane, christelle gee, raphael canals, Jun 2024, CNRS Ile-de-France Villejuif. 7, rue Guy Môquet 94800 Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960961v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation sémantique d'images visibles en cultures associées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">YoloV5 et imagerie visible pour l'évaluation des besoins azotés dans les cultures associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Duboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexing Yao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique GDR IASIS "Capteurs, données et Intelligence artificielle pour l’agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, adel hafiane, christelle gee, raphael canals, Jun 2024, CNRS Ile-de-France Villejuif. 7, rue Guy Môquet 94800 Villejuif, France</w:t>
+              <w:t xml:space="preserve">, adel hafiane, christelle gee, raphael canals, Jun 2024, CNRS Ile-de-France Villejuif. 7, rue Guy Môquet 94800 Villejuif,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966452v1</w:t>
+                <w:t xml:space="preserve">hal-04966447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">87. Evaluation of the competition between barley and different weed species in a controlled environment in relation to selective weed control</w:t>
               </w:r>
@@ -3750,51 +3750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bologne, Italy. pp.693 - 700, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3828,51 +3828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">43. Potential of the dark green color index for dynamic monitoring of N requirements in wheat crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4092,63 +4092,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Artificial Intelligence for Sustainable Cropping Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yao, Zexing</w:t>
+                <w:t xml:space="preserve">Segmentation sémantique d’images visibles en cultures associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexing Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Duboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4163,100 +4176,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743498v1</w:t>
+                <w:t xml:space="preserve">hal-04743788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation sémantique d’images visibles en cultures associées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Duboux</w:t>
+                <w:t xml:space="preserve">Machine Learning and Artificial Intelligence for Sustainable Cropping Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao, Zexing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4271,51 +4271,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743788v1</w:t>
+                <w:t xml:space="preserve">hal-04743498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for analysing the dynamics of individual responses in a stressed yeast population by coupling microscopy video sequence acquisition and image analysis</w:t>
               </w:r>
@@ -4467,51 +4467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput field phenotyping (HTFP) of wheat and weed cover in field experiments using RGB images: assessment of crop-weed competition with a simple ecophysiological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4843,51 +4843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05453653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Yao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101752" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04751826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Fredy Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benaouda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14192821" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7339" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Yparraguirre," TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102510" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veron Zarate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03821889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09963-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yparraguire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03342935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080581" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03103918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Merienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09776-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02958624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182982" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012617" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000665" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013671" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lerebour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Duboux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao, Zexing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04159640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Veron Zarate" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_87" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Yparraguirre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_43" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275337v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01781345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCK006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05453653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexing Yao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101752" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04751826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Fredy Ramirez-Agudelo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benaouda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14192821" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7339" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Yparraguirre," TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03821889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09963-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yparraguire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veron Zarate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03342935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080581" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03103918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Merienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09776-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02958624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182982" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012617" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000665" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614013671" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Lerebour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Duboux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao, Zexing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966452v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04159640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Veron Zarate" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_87" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De-Yparraguirre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_43" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275337v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01781345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCK006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>