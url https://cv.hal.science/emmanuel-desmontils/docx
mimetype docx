--- v0 (2026-03-22)
+++ v1 (2026-05-08)
@@ -1157,727 +1157,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Web Sémantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser la Compatibilité Entre les Licences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Urbanisme et Foncier »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OPERIS, Sep 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030050v1</w:t>
+                <w:t xml:space="preserve">hal-02877913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la Compatibilité Entre les Licences</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Web Sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Urbanisme et Foncier »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPERIS, Sep 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877913v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Learner Models, Trust and Knowledge Management for Life Long Learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrichissement de Données RDF Integrées à la Volée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW '18: The Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827071v1</w:t>
+                <w:t xml:space="preserve">hal-01990875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A License-Based Search Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure décentralisée et sémantique pour l'apprentissage tout au long de la vie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Open Learner Models, Trust and Knowledge Management for Life Long Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Garlatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WWW '18: The Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3184558.3193129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990846v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement de Données RDF Integrées à la Volée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrastructure décentralisée et sémantique pour l'apprentissage tout au long de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Hassad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990875v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Compatibility of Licenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1937,51 +1937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,64 +2049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaLi: A Lattice-Based Model for License Classifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2144,64 +2144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying non-RDF Datasets using Triple Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2265,64 +2265,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWEEP: a Streaming Web Service to Deduce Basic Graph Patterns from Triple Pattern Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2360,64 +2360,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FETA: Federated QuEry TrAcking for Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2468,51 +2468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policies Composition Based on Data Usage Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Soto-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2645,51 +2645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrency Effects Over Variable-size Identifiers in Distributed Collaborative Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,51 +2861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Linked Data: A Solution to Manage User's Privacy on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2956,51 +2956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSEQ: an Adaptive Structure for Sequences in Distributed Collaborative Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,51 +3060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3369,217 +3369,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prodicos Experiment Feedback for QA\arobase CLEF2006</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes Question-Réponse et EuroWordNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Language Question Answering (QA\arobase CLEF), Working Notes for the CLEF 2006 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Spain. pp.N/P</w:t>
+              <w:t xml:space="preserve">13ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Belgique. pp.188-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456637v1</w:t>
+                <w:t xml:space="preserve">hal-00456757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes Question-Réponse et EuroWordNet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prodicos Experiment Feedback for QA\arobase CLEF2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monceaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Belgique. pp.188-197</w:t>
+              <w:t xml:space="preserve">Multiple Language Question Answering (QA\arobase CLEF), Working Notes for the CLEF 2006 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Spain. pp.N/P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456757v1</w:t>
+                <w:t xml:space="preserve">hal-00456637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question Types Specification for the Use of Specialized Patterns in Prodicos System</w:t>
               </w:r>
@@ -5326,64 +5326,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaLi: A Lattice-Based Model for License Classifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5508,90 +5508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Semantic Learning Infrastructure for Lifelong Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Hassad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara El Hassad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5639,64 +5639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Basic Graph Patterns from Triple Pattern Fragment Logs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5744,64 +5744,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.3.2 – State of the art of purpose-based, usage control approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5849,64 +5849,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Federated Queries in the Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6076,185 +6076,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation du vague dans la description linguistique d'une scène en Modélisation Déclarative</w:t>
+                <w:t xml:space="preserve">La propriété dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-150, IRIN. 1997, pp.27</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-148, 1997, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816901v1</w:t>
+                <w:t xml:space="preserve">hal-00816891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La propriété dans tous ses états</w:t>
+                <w:t xml:space="preserve">Interprétation du vague dans la description linguistique d'une scène en Modélisation Déclarative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-148, 1997, pp.34</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pacholczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-150, IRIN. 1997, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816891v1</w:t>
+                <w:t xml:space="preserve">hal-00816901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction d'une Base de Connaissances de type tâche/méthode pour assister la conception de modeleurs déclaratifs</w:t>
               </w:r>
@@ -6313,159 +6313,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation des propriétés en modélisation déclarative à l'aide des ensembles flous</w:t>
+                <w:t xml:space="preserve">Les modeleurs déclaratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-106, 1995, pp.41</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-95, 1995, pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816884v1</w:t>
+                <w:t xml:space="preserve">hal-00816879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modeleurs déclaratifs</w:t>
+                <w:t xml:space="preserve">Formalisation des propriétés en modélisation déclarative à l'aide des ensembles flous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-95, 1995, pp.120</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-106, 1995, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816879v1</w:t>
+                <w:t xml:space="preserve">hal-00816884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6920,51 +6920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195802v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Brocard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Anne Colombel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816825v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mounier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00176-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW4V04JL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pacholczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108258v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kieffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Lameul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3193129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thoumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassopoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto-Mendoza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995270v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Infante-Blanco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839346v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494266.2494278" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444430v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45490-X_42" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H56WWPTP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482134v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix Brauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827720v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880771v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816884v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816786v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmontils Emmanuel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c77b731478950909f8496bde11fd69325aeab107;origin=https://hal.archives-ouvertes.fr/hal-04964895;visit=swh:1:snp:d104d91e0fb0d49af5cf153b6ab3116adf3dc9f2;anchor=swh:1:rel:6f3b6a3c68edc93dc67b797b33197a8057ac713e;path=/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195802v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Brocard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Anne Colombel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816825v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mounier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00176-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW4V04JL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pacholczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108258v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kieffer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Lameul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3193129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thoumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassopoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto-Mendoza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995270v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Infante-Blanco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839346v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494266.2494278" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444430v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45490-X_42" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H56WWPTP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482134v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix Brauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827720v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880771v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816901v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816879v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816884v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816786v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmontils Emmanuel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c77b731478950909f8496bde11fd69325aeab107;origin=https://hal.archives-ouvertes.fr/hal-04964895;visit=swh:1:snp:d104d91e0fb0d49af5cf153b6ab3116adf3dc9f2;anchor=swh:1:rel:6f3b6a3c68edc93dc67b797b33197a8057ac713e;path=/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>