--- v1 (2026-05-08)
+++ v2 (2026-06-02)
@@ -45,1277 +45,1328 @@
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emmanuel Desmontils </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Enseignant-Chercheur, en poste à l'INSPÉ des Pays de Loire, site de Nantes, membre de l'équipe VELO du LS2N et chercheur associé au CREN.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...16 lines deleted...]
-      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne donne ou maldonne, vers la correction partielle d'un algorithme</w:t>
+                <w:t xml:space="preserve">Modélisation assistée par l'IA pour l'enseignement des bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Barraud</w:t>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaïck Brocard</w:t>
+                <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chauvin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Kossi Clément Kodo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Radix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Modélisation, 142, pp.49-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195802v1</w:t>
+                <w:t xml:space="preserve">hal-05631020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources d'informations et de connaissances : de la gestion locale à la recherche distribuée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bonne donne ou maldonne, vers la correction partielle d'un algorithme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïck Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+                <w:t xml:space="preserve">Pascal Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Jacquin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Jean-Anne Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 8 (4), pp.47-69</w:t>
+              <w:t xml:space="preserve">Revue Radix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450282v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing Constraint Satisfaction Problems in Declarative Modeling Using Natural Language and Fuzzy Sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sources d'informations et de connaissances : de la gestion locale à la recherche distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 24 (4), pp.555-568</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (4), pp.47-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816825v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la conception assistée de modeleurs déclaratifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Expressing Constraint Satisfaction Problems in Declarative Modeling Using Natural Language and Fuzzy Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 14 (2), pp.133-153</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 24 (4), pp.555-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816843v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working Modes with a Declarative Modeler</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vers la conception assistée de modeleurs déclaratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks and Isdn Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14 (2), pp.133-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00816837v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un traitement linguistique des propriétés en modélisation déclarative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Working Modes with a Declarative Modeler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pacholczyk</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Networks and Isdn Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (20-21), pp.1875-1886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-7552(98)00176-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816841v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modeleurs déclaratifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vers un traitement linguistique des propriétés en modélisation déclarative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pacholczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (4), pp.351-371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modeleurs déclaratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1995, 10 (6), pp.559-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction des scénarios UML en première NSI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Atelier QueryCraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Anne Colombel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Villeneuve d'Ascq, France. pp.31-38</w:t>
+              <w:t xml:space="preserve">Didapro 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084737v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner SQL en NSI : typologie et cas de la jointure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction des scénarios UML en première NSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Anne Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des enseignants de SNT et de NSI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie de la Réunion et IREMI de La Réunion, Dec 2024, Saint-Denis (La Réunion), France</w:t>
+              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Villeneuve d'Ascq, France. pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030037v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner SQL en NSI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enseigner SQL en NSI : typologie et cas de la jointure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11éme Conférence Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023 ) -Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université : mise à l'épreuve des dispositifs et outils"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EIAH 2023, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée des enseignants de SNT et de NSI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de la Réunion et IREMI de La Réunion, Dec 2024, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108258v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner SQL en NSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la Compatibilité Entre les Licences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enseigner SQL en NSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
+              <w:t xml:space="preserve">11éme Conférence Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023 ) -Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université : mise à l'épreuve des dispositifs et outils"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIAH 2023, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877913v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Web Sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Urbanisme et Foncier »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OPERIS, Sep 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1334,3525 +1385,3715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement de Données RDF Integrées à la Volée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modéliser la Compatibilité Entre les Licences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990875v1</w:t>
+                <w:t xml:space="preserve">hal-02877913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A License-Based Search Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Learner Models, Trust and Knowledge Management for Life Long Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWW '18: The Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3184558.3193129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructure décentralisée et sémantique pour l'apprentissage tout au long de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hassad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Compatibility of Licenses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Enrichissement de Données RDF Integrées à la Volée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069076v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling the Compatibility of Licenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction, learning and professional development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portorož, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21348-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147248v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaLi: A Lattice-Based Model for License Classifications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Interaction, learning and professional development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934596v1</w:t>
+                <w:t xml:space="preserve">hal-02147248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying non-RDF Datasets using Triple Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">CaLi: A Lattice-Based Model for License Classifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Thoumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Semantic Web Conference (ISWC2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">34ème Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583518v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWEEP: a Streaming Web Service to Deduce Basic Graph Patterns from Triple Pattern Fragments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Querying non-RDF Datasets using Triple Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thoumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
+              <w:t xml:space="preserve">16th International Semantic Web Conference (ISWC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583513v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FETA: Federated QuEry TrAcking for Linked Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">SWEEP: a Streaming Web Service to Deduce Basic Graph Patterns from Triple Pattern Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.0</w:t>
+              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336386v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policies Composition Based on Data Usage Context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">FETA: Federated QuEry TrAcking for Linked Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José-Antonio García-Macías</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Workshop on Consuming Linked Data (COLD2015) at ISWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bethlehem, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184660v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une représentation graphique des schémas XML pour l'enseignement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Policies Composition Based on Data Usage Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Soto-Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Antonio García-Macías</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique des organisations et systèmes d'informations de décision (INFORSID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INFORSID, May 2014, Lyon, France. pp.279-294</w:t>
+              <w:t xml:space="preserve">Sixth International Workshop on Consuming Linked Data (COLD2015) at ISWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bethlehem, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995270v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrency Effects Over Variable-size Identifiers in Distributed Collaborative Editing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une représentation graphique des schémas XML pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Changes: Modeling, Detection, Storage and Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.0--7</w:t>
+              <w:t xml:space="preserve">Informatique des organisations et systèmes d'informations de décision (INFORSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFORSID, May 2014, Lyon, France. pp.279-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921655v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Knowledge Acquisition under Control of a Non-Regression Test System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrency Effects Over Variable-size Identifiers in Distributed Collaborative Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Brice Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Document Changes: Modeling, Detection, Storage and Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.0--7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880347v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal Linked Data: A Solution to Manage User's Privacy on the Web</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Collaborative Knowledge Acquisition under Control of a Non-Regression Test System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Infante-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier sur la Protection de la Vie Privée (APVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Les Loges en Josas, France</w:t>
+              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839346v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSEQ: an Adaptive Structure for Sequences in Distributed Collaborative Editing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Personal Linked Data: A Solution to Manage User's Privacy on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ACM Symposium on Document Engineering (DocEng)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier sur la Protection de la Vie Privée (APVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Loges en Josas, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921633v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">LSEQ: an Adaptive Structure for Sequences in Distributed Collaborative Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th ACM Symposium on Document Engineering (DocEng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.37--46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2494266.2494278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765596v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Answer Validation ProdicosAV System dedicated to French</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop of the Cross-Language Evaluation Forum, CLEF 2008, Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Aarhus, Denmark. pp.8</w:t>
+              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1075-1082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412450v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French EuroWordNet Lexical Database Improvements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Answer Validation ProdicosAV System dedicated to French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Mexico, Mexico. pp.12-22</w:t>
+              <w:t xml:space="preserve">9th Workshop of the Cross-Language Evaluation Forum, CLEF 2008, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Aarhus, Denmark. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472023v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes Question-Réponse et EuroWordNet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">French EuroWordNet Lexical Database Improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monceaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Belgique. pp.188-197</w:t>
+              <w:t xml:space="preserve">8th international conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Mexico, Mexico. pp.12-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456757v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prodicos Experiment Feedback for QA\arobase CLEF2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Language Question Answering (QA\arobase CLEF), Working Notes for the CLEF 2006 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Spain. pp.N/P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question Types Specification for the Use of Specialized Patterns in Prodicos System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Systèmes Question-Réponse et EuroWordNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop of the Cross-Language Evaluation Forum, CLEF 2006, Revised Selected papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Alicante, Spain. pp.280-289</w:t>
+              <w:t xml:space="preserve">13ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Belgique. pp.188-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481486v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The query answering system Prodicos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Question Types Specification for the Use of Specialized Patterns in Prodicos System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monceaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Austria. pp.527--534</w:t>
+              <w:t xml:space="preserve">7th Workshop of the Cross-Language Evaluation Forum, CLEF 2006, Revised Selected papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Alicante, Spain. pp.280-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444437v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinosys: An Annotation Tool for Web-based Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The query answering system Prodicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">third international conference ICWL 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, China. pp.59--66</w:t>
+              <w:t xml:space="preserve">CLEF 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Austria. pp.527--534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444434v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinosys : un outil d'annotation pour l'enseignement à distance sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Miage et e-mi\arobase ge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Marrakech, Maroc, Maroc. pp.N/P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de techniques d'enrichissement d'ontologie pour améliorer le processus d'indexation structurée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Dinosys: An Annotation Tool for Web-based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances (IC'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.145--160</w:t>
+              <w:t xml:space="preserve">third international conference ICWL 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, China. pp.59--66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444430v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations sur le Web : Types et Architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Utilisation de techniques d'enrichissement d'ontologie pour améliorer le processus d'indexation structurée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de la toile (JFT'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.247--256</w:t>
+              <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances (IC'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.145--160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444445v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing a Web Site to Highlight Its Content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Annotations sur le Web : Types et Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Intelligence WI'2001</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées francophones de la toile (JFT'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.247--256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00816874v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing a Web Site with a Terminology Oriented Ontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Indexing a Web Site to Highlight Its Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first Semantic Web Working Symposium (SWWS'01)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Web Intelligence WI'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Maebashi, Japan. pp.351-355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45490-X_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685538v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Web Site Indexing Process for an Internet Information Retrieval Agent System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Indexing a Web Site with a Terminology Oriented Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Information Systems Engineering (WISE'2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Hong-Kong, Hong Kong SAR China. pp.245-249</w:t>
+              <w:t xml:space="preserve">The first Semantic Web Working Symposium (SWWS'01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Stanford, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816868v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Agent-Based System for Knowledge-Based Internet Information Retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Web Site Indexing Process for an Internet Information Retrieval Agent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Computing 2000 (IC'2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Las Vegas, United States. pp.135-141</w:t>
+              <w:t xml:space="preserve">International Conference on Web Information Systems Engineering (WISE'2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Hong-Kong, Hong Kong SAR China. pp.245-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816865v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linguistic interpretation of affirmative or negative information in declarative modeling in image analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Distributed Agent-Based System for Knowledge-Based Internet Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Intelligent Information Systems (IIS'98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Malbork, Poland</w:t>
+              <w:t xml:space="preserve">Internet Computing 2000 (IC'2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Las Vegas, United States. pp.135-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816862v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A linguistic interpretation of affirmative or negative information in declarative modeling in image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pacholczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Intelligent Information Systems (IIS'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Malbork, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Working Modes with a Declarative Modeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Graphics and Visualisation Techniques (CompuGraphics'97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Villamoura, Portugal. pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">QueryCraft : exécuter SQL en mode &amp;quot;pas à pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didapro 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">UMLChecker : un outil vérifiant la conformité entre une spécification et du code dans un enseignement de programmation orientée objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mens, Kim; Goletti, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Louvain-La-Neuve, Belgique. pp.152-154, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482134v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4862,447 +5103,509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexing a Web Site with a Terminology Oriented Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I.F. Cruz, S. Decker, J. Euzenat and D. L. McGuinness. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Emerging Semantic Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, pp.181-197, 2002, 1-58603-255-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'initier au prompt : démystifier l'IAg pour un usage universitaire efficace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Application d'aide à l'apprentissage d'un langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556965v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques pédagogiques une nouvelle fois bousculées par la technologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">S'initier au prompt : démystifier l'IAg pour un usage universitaire efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556973v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Site Indexation and Ontologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les pratiques pédagogiques une nouvelle fois bousculées par la technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444447v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Web Site Indexation and Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers un système d'annotation distribué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5312,117 +5615,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaLi: A Lattice-Based Model for License Classifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5432,1137 +5735,1137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières réflexions sur la didactique des bases de données Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LS2N, Université de Nantes; IREM des Pays de Loire. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Semantic Learning Infrastructure for Lifelong Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hassad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LS2N-University of Nantes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Basic Graph Patterns from Triple Pattern Fragment Logs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Nantes Faculté des sciences et des techniques; LS2N, Université de Nantes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.3.2 – State of the art of purpose-based, usage control approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] D3.2, LINA-University of Nantes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Federated Queries in the Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une représentation en graphe pour l'enseignement de XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880771v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plate-forme pour la construction de modeleurs déclaratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-167, 1998, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La propriété dans tous ses états</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interprétation du vague dans la description linguistique d'une scène en Modélisation Déclarative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-148, 1997, pp.34</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pacholczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-150, IRIN. 1997, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816891v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation du vague dans la description linguistique d'une scène en Modélisation Déclarative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La propriété dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-150, IRIN. 1997, pp.27</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-148, 1997, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816901v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction d'une Base de Connaissances de type tâche/méthode pour assister la conception de modeleurs déclaratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-166, 1997, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modeleurs déclaratifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Formalisation des propriétés en modélisation déclarative à l'aide des ensembles flous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-95, 1995, pp.120</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-106, 1995, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816879v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation des propriétés en modélisation déclarative à l'aide des ensembles flous</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les modeleurs déclaratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-106, 1995, pp.41</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-IRIN-95, 1995, pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816884v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet CordiFormes : une plate-forme pour la construction de modeleurs déclaratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desmontils Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université de Nantes, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00816786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6572,91 +6875,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une cartographie des déclencheurs pour la gestion de cohérence en base de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Administration des bases de données, Faculté des sciences et techniques, Nantes, France. 2025, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6666,114 +6969,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QueryCraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:c77b731478950909f8496bde11fd69325aeab107;origin=https://hal.archives-ouvertes.fr/hal-04964895;visit=swh:1:snp:d104d91e0fb0d49af5cf153b6ab3116adf3dc9f2;anchor=swh:1:rel:6f3b6a3c68edc93dc67b797b33197a8057ac713e;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6920,51 +7223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195802v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Brocard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Anne Colombel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816825v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mounier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00176-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW4V04JL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pacholczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108258v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kieffer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Lameul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3193129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thoumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassopoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto-Mendoza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995270v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Infante-Blanco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839346v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494266.2494278" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444430v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45490-X_42" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H56WWPTP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482134v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix Brauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827720v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880771v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816901v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816879v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816884v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816786v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmontils Emmanuel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c77b731478950909f8496bde11fd69325aeab107;origin=https://hal.archives-ouvertes.fr/hal-04964895;visit=swh:1:snp:d104d91e0fb0d49af5cf153b6ab3116adf3dc9f2;anchor=swh:1:rel:6f3b6a3c68edc93dc67b797b33197a8057ac713e;path=/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631020v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kossi Cl&#233;ment Kodo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Brocard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Anne Colombel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816825v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mounier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00176-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW4V04JL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pacholczyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lucas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108258v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kieffer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Lameul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3193129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thoumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassopoulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto-Mendoza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Infante-Blanco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839346v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2494266.2494278" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456757v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456575v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45490-X_42" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H56WWPTP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482134v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix Brauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827720v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880771v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmontils Emmanuel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025642v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c77b731478950909f8496bde11fd69325aeab107;origin=https://hal.archives-ouvertes.fr/hal-04964895;visit=swh:1:snp:d104d91e0fb0d49af5cf153b6ab3116adf3dc9f2;anchor=swh:1:rel:6f3b6a3c68edc93dc67b797b33197a8057ac713e;path=/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>