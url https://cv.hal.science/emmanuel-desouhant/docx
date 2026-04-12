--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -770,991 +770,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring insect feeding patterns from sugar profiles: a comparison of statistical methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microorganisms Associated with Mosquito Oviposition Sites: Implications for Habitat Selection and Insect Life Histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Luquet</w:t>
+                <w:t xml:space="preserve">Vincent Raquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne‐marie Cortesero</w:t>
+                <w:t xml:space="preserve">Christophe Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/een.12971⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9081589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137771v1</w:t>
+                <w:t xml:space="preserve">hal-03324852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganisms Associated with Mosquito Oviposition Sites: Implications for Habitat Selection and Insect Life Histories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vallon</w:t>
+                <w:t xml:space="preserve">Cytotype Affects the Capability of the Whitefly Bemisia tabaci MED Species To Feed and Oviposit on an Unfavorable Host Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Raquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bellet</w:t>
+                <w:t xml:space="preserve">Pedro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9081589⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00730-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03324852v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotype Affects the Capability of the Whitefly Bemisia tabaci MED Species To Feed and Oviposit on an Unfavorable Host Plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dealing with host and food searching in a diurnal parasitoid: consequences of light at night at intra‐ and trans‐generational levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Benhamou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Henri</w:t>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro da Silva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.235-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00730-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/icad.12477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432050v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with host and food searching in a diurnal parasitoid: consequences of light at night at intra‐ and trans‐generational levels</w:t>
+                <w:t xml:space="preserve">Detection and monitoring of Drosophila suzukii in raspberry and cherry orchards with volatile organic compounds in the USA and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Gomes</w:t>
+                <w:t xml:space="preserve">Nicholas Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Jaime Strickland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Vonnie Shields</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Amat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Zappalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/icad.12477⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-85884-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223325v1</w:t>
+                <w:t xml:space="preserve">hal-03181585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and monitoring of Drosophila suzukii in raspberry and cherry orchards with volatile organic compounds in the USA and Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring insect feeding patterns from sugar profiles: a comparison of statistical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Strickland</w:t>
+                <w:t xml:space="preserve">Martin Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vonnie Shields</w:t>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Biondi</w:t>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Zappalà</w:t>
+                <w:t xml:space="preserve">Anne‐marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.19-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-85884-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/een.12971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181585v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extend standardised methods and protocols for insect diet composition to insect energy and nutrient budgets</w:t>
+                <w:t xml:space="preserve">Experimental evolution of virulence and associated traits in a Drosophila melanogaster - Wolbachia symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Casas</w:t>
+                <w:t xml:space="preserve">David Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Corbet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+                <w:t xml:space="preserve">Natacha Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Giron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/JIFF2020.x005⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984018v1</w:t>
+                <w:t xml:space="preserve">hal-02991108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evolution of virulence and associated traits in a Drosophila melanogaster - Wolbachia symbiosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extend standardised methods and protocols for insect diet composition to insect energy and nutrient budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Kremer</w:t>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Michaud</w:t>
+                <w:t xml:space="preserve">T. Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Villa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.e9. </w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (5), pp.441-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/JIFF2020.x005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991108v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insects and incest: Sib‐mating tolerance in natural populations of a parasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Sauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2082,77 +2082,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic, ecological, and evolutionary consequences of artificial light at night for insects: review and prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167 (1), pp.37-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2320,77 +2320,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for risk-taking behavioural types and potential effects on resource acquisition in a parasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 154, pp.17-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2424,77 +2424,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect personality: what can we learn from metamorphosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2696,77 +2696,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal age affects offspring nutrient dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2811,278 +2811,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive pest Drosophila suzukii uses trans-generational medication to resist parasitoid attack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Wolbachia on oxidative stress sensitivity in the parasitic wasp Asobara japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Poyet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Vavre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43696⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921758v1</w:t>
+                <w:t xml:space="preserve">hal-01523927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Wolbachia on oxidative stress sensitivity in the parasitic wasp Asobara japonica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+                <w:t xml:space="preserve">The invasive pest Drosophila suzukii uses trans-generational medication to resist parasitoid attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vavre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.10. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep43696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523927v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where and what to feed? Differential effects on fecundity and longevity in the invasive Drosophila suzukii</w:t>
               </w:r>
@@ -3107,51 +3107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Estragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3198,51 +3198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations to different habitats in sexual and asexual populations of parasitoid wasps: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J.M. van Alphen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3462,64 +3462,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of oxidative homeostasis on bacterial density and cost of infection in Drosophila–Wolbachia symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,404 +3590,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile males in a parasitoid wasp with complementary sex determination: from fitness costs to population extinction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunocompetence handicap hypothesis in tree frog: trade-off between sexual signals and immunity ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Chuine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Auguste</w:t>
+                <w:t xml:space="preserve">Julia L. Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (4), pp.1138-1146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12898-014-0032-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arv057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635604v1</w:t>
+                <w:t xml:space="preserve">hal-01323976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunocompetence handicap hypothesis in tree frog: trade-off between sexual signals and immunity ?</w:t>
+                <w:t xml:space="preserve">Consequences of genetic incompatibility on fitness and mate choice: the male point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia L. Desprat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Dumet</w:t>
+                <w:t xml:space="preserve">A. Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Debias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arv057⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (2), pp.279-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323976v1</w:t>
+                <w:t xml:space="preserve">hal-02044968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of genetic incompatibility on fitness and mate choice: the male point of view</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Sauzet</w:t>
+                <w:t xml:space="preserve">Sterile males in a parasitoid wasp with complementary sex determination: from fitness costs to population extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Debias</w:t>
+                <w:t xml:space="preserve">Anna Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114 (2), pp.279-286. </w:t>
+              <w:t xml:space="preserve">BMC Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bij.12421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12898-014-0032-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044968v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of Bet Hedging in Response to Local Ecological Conditions</w:t>
               </w:r>
@@ -4012,51 +4012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Menu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4120,51 +4120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ismaeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Doury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,51 +4400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,51 +4801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Jervis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104, pp.621-632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4883,77 +4883,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of energy allocation in adult arrhenotokous and thelytokous Venturia canescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pelosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 135(1), pp.68-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5163,51 +5163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.S. Hoffmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5(10), pp.167-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5226,268 +5226,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential use of conspecific-derived information by sexual and asexual parasitic wasps exploiting partially depleted host patches</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What matters in the associative learning of visual cues in foraging parasitoid wasps: colour or brightness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeline Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Fischbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-009-0304-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428321v1</w:t>
+                <w:t xml:space="preserve">hal-00454731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What matters in the associative learning of visual cues in foraging parasitoid wasps: colour or brightness?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential use of conspecific-derived information by sexual and asexual parasitic wasps exploiting partially depleted host patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63, pp.563-572</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00454731v1</w:t>
+                <w:t xml:space="preserve">hal-00428321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging and associative learning of visual signals in a parasitic wasp</w:t>
               </w:r>
@@ -5499,51 +5499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lucchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5641,51 +5641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33, pp.167-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5736,51 +5736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pelosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21, pp.669-685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5818,51 +5818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small but smart: the interaction between environmental cues and internal state modulates host-patch exploitation in a parasitic wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lucchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6042,77 +6042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the temperature and host availability on the host exploitation strategies of sexual and asexual parasitic wasps of the same species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6163,51 +6163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat assessment by parasitoids: mechanisms for patch use behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6254,51 +6254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR - Acquisition rétention et utilisation d'informations pour les prises de décisions chez les insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, --, pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6323,77 +6323,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host and food searching in a parasitic wasp &amp;lt;i&amp;gt;Venturia canescens&amp;lt;/i&amp;gt;: a trade-off between current and future reproduction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Driessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6425,653 +6425,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy dynamics in a parasitoid foraging in the wild</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Driessen</w:t>
+                <w:t xml:space="preserve">Conspecific avoidance during foraging in Venturia canescens (Hymenoptera: Ichneumonidae): the roles of host presence and conspecific densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mandon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C. Corley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 72, pp.691-697</w:t>
+              <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16, pp.307-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680020v1</w:t>
+                <w:t xml:space="preserve">hal-00427380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal between host populations in field conditions: navigation rules in the parasitoid Venturia canescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Driessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wielaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lapchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Wielaard</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28, pp.257-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675371v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy dynamics in a parasitoid foraging in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Driessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Driessen</w:t>
+                <w:t xml:space="preserve">N. Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Mandon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastiaan Wielaard</w:t>
+                <w:t xml:space="preserve">S. Wielaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 72 (4), pp.691-697. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 72, pp.691-697</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362962v1</w:t>
+                <w:t xml:space="preserve">hal-02680020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conspecific avoidance during foraging in Venturia canescens (Hymenoptera: Ichneumonidae): the roles of host presence and conspecific densities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Desouhant</w:t>
+                <w:t xml:space="preserve">Dispersal between host populations in field conditions: navigation rules in the parasitoid Venturia canescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Driessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lapchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wielaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 16, pp.307-318</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28, pp.257-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427380v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal between host populations in field conditions: navigation rules in the parasitoid Venturia canescens</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy dynamics in a parasitoid foraging in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Driessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Wielaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 72 (4), pp.691-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2656.2003.00740.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427409v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bet-hedging for variability in life cycle duration: bigger and later-emerging chestnut weevils have increased probability of a prolonged diapause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 132, pp.167-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7109,51 +7109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource limitation in natural populations of phytophagous insects. A long-term study case with the chestnut weevil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debouzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7230,51 +7230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27, pp.415-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7299,51 +7299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clutch size manipulations in the chestnut weevil Curculio elephas: fitness of oviposition strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ploye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7407,51 +7407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of fruits for oviposition by the chestnut weevil Curculio elephas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 86, pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7476,51 +7476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oviposition pattern of phytophagous insects: on the importance of host population heterogeneity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debouzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7571,51 +7571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de ponte et traits d`histoire de vie chez les insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, --, pp.445-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7666,51 +7666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debouzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Menu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7748,51 +7748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ponte chez le balanin de la châtaigne /Curculio elephas/ (Gyll.) (Coléoptère : Curculionidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 32, pp.445-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7994,234 +7994,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la plante hôte pour l'alimentation et la reproduction</w:t>
+                <w:t xml:space="preserve">Exploitation de la plante hôte pour l’alimentation et la reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier D. Rochat</w:t>
+                <w:t xml:space="preserve">D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Menu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Sauvion; Paul-André Calatayud; Denis Thiéry; Frédéric Marion-Poll. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions insectes-plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 749 p., 2013, 978-2-7592-2018-2 978-2-7099-1746-9</w:t>
+              <w:t xml:space="preserve">, Quae, pp.263-270, 2013, 978-2-7592-2018-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810383v1</w:t>
+                <w:t xml:space="preserve">hal-02099926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la plante hôte pour l’alimentation et la reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Rochat</w:t>
+                <w:t xml:space="preserve">Exploitation de la plante hôte pour l'alimentation et la reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Menu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions insectes-plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.263-270, 2013, 978-2-7592-2018-2</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae IRD Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 749 p., 2013, 978-2-7592-2018-2 978-2-7099-1746-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099926v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix de la plante hôte et les conséquences adaptatives</w:t>
               </w:r>
@@ -8548,51 +8548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03506-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04606951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille da Silva Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepetit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16834" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Touzot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Cortesero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12971" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03324852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081589" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benhamou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00730-21" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03223325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12477" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03181585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Larson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Strickland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnie Shields" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85884-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2020.x005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02551701v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15340" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02551696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113883" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241128" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02015483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12754" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.199398" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.06.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.02.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDVHX98T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froissart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giurfa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177581" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.07.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523927v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175974" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Estragnat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.10.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kacelnik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3699" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916777v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2370" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01344009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12863" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chuine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-014-0032-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323976v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv057" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chuine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12421" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045101v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rajon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismaeil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prevost" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054306" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tafani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029508" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humblot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.10.025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ4ZGBQV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917029v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0818-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK4B7PL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698130v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelosse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jervis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539446v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fischbein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.03.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MLK9J98-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metzger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Hoffmeister" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428321v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Foubert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0304-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VVJNFSFD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucchetta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0144-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMQZRJNS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160222v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucchetta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657545v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-007-0372-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMGF9RBG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428035v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tentelier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fauvergue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj062" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698413v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427741v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Driessen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680020v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wielaard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675371v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02362962v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Driessen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Wielaard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2656.2003.00740.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Corley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427409v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wielaard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427320v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427261v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debouzie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oberli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427211v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heizmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ploye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428483v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428482v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434973v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443328v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0065229616300945" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810383v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rochat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03506-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04606951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille da Silva Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepetit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16834" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Touzot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03324852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benhamou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00730-21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03223325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gomes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12477" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03181585v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Larson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Strickland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnie Shields" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85884-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Cortesero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2020.x005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02551701v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15340" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02551696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113883" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241128" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02015483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12754" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.199398" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.06.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.02.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDVHX98T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froissart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giurfa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177581" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.07.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175974" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Estragnat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.10.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kacelnik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3699" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916777v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2370" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01344009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12863" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv057" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chuine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12421" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635604v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chuine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-014-0032-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045101v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rajon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismaeil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prevost" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054306" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tafani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029508" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humblot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.10.025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ4ZGBQV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917029v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0818-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK4B7PL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698130v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelosse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jervis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539446v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fischbein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.03.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MLK9J98-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metzger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Hoffmeister" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Foubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0304-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VVJNFSFD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428321v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucchetta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0144-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMQZRJNS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160222v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucchetta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657545v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-007-0372-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMGF9RBG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428035v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tentelier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fauvergue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj062" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698413v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427741v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Driessen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Corley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427409v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wielaard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wielaard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675371v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02362962v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Driessen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Wielaard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2656.2003.00740.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427320v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427261v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debouzie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oberli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427211v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heizmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ploye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428483v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428482v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434973v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443328v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0065229616300945" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099926v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rochat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810383v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>