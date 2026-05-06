--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1440,278 +1440,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evolution of virulence and associated traits in a Drosophila melanogaster - Wolbachia symbiosis</w:t>
+                <w:t xml:space="preserve">Extend standardised methods and protocols for insect diet composition to insect energy and nutrient budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Monnin</w:t>
+                <w:t xml:space="preserve">J. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Kremer</w:t>
+                <w:t xml:space="preserve">T. Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Michaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (5), pp.441-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/JIFF2020.x005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991108v1</w:t>
+                <w:t xml:space="preserve">hal-02984018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extend standardised methods and protocols for insect diet composition to insect energy and nutrient budgets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evolution of virulence and associated traits in a Drosophila melanogaster - Wolbachia symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Casas</w:t>
+                <w:t xml:space="preserve">Natacha Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Corbet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Giron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (5), pp.441-443. </w:t>
+              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.e9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/JIFF2020.x005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984018v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insects and incest: Sib‐mating tolerance in natural populations of a parasitoid wasp</w:t>
               </w:r>
@@ -1825,265 +1825,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial light at night alters the sexual behaviour and fertilisation success of the common toad</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Secondi</w:t>
+                <w:t xml:space="preserve">Kin recognition: Neurogenomic response to mate choice and sib mating avoidance in a parasitic wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113883⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0241128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0241128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551696v1</w:t>
+                <w:t xml:space="preserve">hal-02984453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kin recognition: Neurogenomic response to mate choice and sib mating avoidance in a parasitic wasp</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Sauzet</w:t>
+                <w:t xml:space="preserve">Artificial light at night alters the sexual behaviour and fertilisation success of the common toad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Touzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0241128. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259, pp.113883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0241128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984453v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic, ecological, and evolutionary consequences of artificial light at night for insects: review and prospective</w:t>
               </w:r>
@@ -2677,412 +2677,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal age affects offspring nutrient dynamics</w:t>
+                <w:t xml:space="preserve">The invasive pest Drosophila suzukii uses trans-generational medication to resist parasitoid attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Muller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">M. Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Casas</w:t>
+                <w:t xml:space="preserve">P. Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.07.011⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710073v1</w:t>
+                <w:t xml:space="preserve">hal-01921758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Wolbachia on oxidative stress sensitivity in the parasitic wasp Asobara japonica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natacha Kremer</w:t>
+                <w:t xml:space="preserve">Maternal age affects offspring nutrient dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175974⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.123 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523927v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive pest Drosophila suzukii uses trans-generational medication to resist parasitoid attack</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Prud’homme</w:t>
+                <w:t xml:space="preserve">Impact of Wolbachia on oxidative stress sensitivity in the parasitic wasp Asobara japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Desouhant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Vavre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep43696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921758v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where and what to feed? Differential effects on fecundity and longevity in the invasive Drosophila suzukii</w:t>
               </w:r>
@@ -3107,51 +3107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Estragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3462,64 +3462,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of oxidative homeostasis on bacterial density and cost of infection in Drosophila–Wolbachia symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,51 +4120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ismaeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Doury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,51 +4400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,51 +4801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Jervis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104, pp.621-632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4909,51 +4909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 135(1), pp.68-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5163,51 +5163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.S. Hoffmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5(10), pp.167-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5391,51 +5391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential use of conspecific-derived information by sexual and asexual parasitic wasps exploiting partially depleted host patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bernstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5641,51 +5641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33, pp.167-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5736,51 +5736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pelosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21, pp.669-685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5805,258 +5805,258 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small but smart: the interaction between environmental cues and internal state modulates host-patch exploitation in a parasitic wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lucchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lucchetta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Bernstein</w:t>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bernstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 61, pp.1409-1418</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 61 (9), pp.1409-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-007-0372-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160222v1</w:t>
+                <w:t xml:space="preserve">hal-02657545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small but smart: the interaction between environmental cues and internal state modulates host-patch exploitation in a parasitic wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carlos Bernstein</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lucchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 61 (9), pp.1409-1418. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 61, pp.1409-1418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657545v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the temperature and host availability on the host exploitation strategies of sexual and asexual parasitic wasps of the same species</w:t>
               </w:r>
@@ -6068,51 +6068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6163,51 +6163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat assessment by parasitoids: mechanisms for patch use behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6254,51 +6254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR - Acquisition rétention et utilisation d'informations pour les prises de décisions chez les insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, --, pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6323,51 +6323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host and food searching in a parasitic wasp &amp;lt;i&amp;gt;Venturia canescens&amp;lt;/i&amp;gt;: a trade-off between current and future reproduction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Driessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6457,51 +6457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Corley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 16, pp.307-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6526,51 +6526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal between host populations in field conditions: navigation rules in the parasitoid Venturia canescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Driessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,51 +6647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy dynamics in a parasitoid foraging in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Driessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6880,51 +6880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy dynamics in a parasitoid foraging in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Driessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7027,51 +7027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bet-hedging for variability in life cycle duration: bigger and later-emerging chestnut weevils have increased probability of a prolonged diapause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 132, pp.167-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7109,51 +7109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource limitation in natural populations of phytophagous insects. A long-term study case with the chestnut weevil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debouzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7230,51 +7230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27, pp.415-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7299,51 +7299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clutch size manipulations in the chestnut weevil Curculio elephas: fitness of oviposition strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ploye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7407,51 +7407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of fruits for oviposition by the chestnut weevil Curculio elephas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 86, pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7476,51 +7476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oviposition pattern of phytophagous insects: on the importance of host population heterogeneity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debouzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7571,51 +7571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de ponte et traits d`histoire de vie chez les insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, --, pp.445-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7666,51 +7666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debouzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Menu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7748,51 +7748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ponte chez le balanin de la châtaigne /Curculio elephas/ (Gyll.) (Coléoptère : Curculionidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 32, pp.445-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7994,234 +7994,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la plante hôte pour l’alimentation et la reproduction</w:t>
+                <w:t xml:space="preserve">Exploitation de la plante hôte pour l'alimentation et la reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rochat</w:t>
+                <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Menu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions insectes-plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.263-270, 2013, 978-2-7592-2018-2</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae IRD Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 749 p., 2013, 978-2-7592-2018-2 978-2-7099-1746-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099926v1</w:t>
+                <w:t xml:space="preserve">hal-02810383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la plante hôte pour l'alimentation et la reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Rochat</w:t>
+                <w:t xml:space="preserve">Exploitation de la plante hôte pour l’alimentation et la reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Menu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Sauvion; Paul-André Calatayud; Denis Thiéry; Frédéric Marion-Poll. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions insectes-plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 749 p., 2013, 978-2-7592-2018-2 978-2-7099-1746-9</w:t>
+              <w:t xml:space="preserve">, Quae, pp.263-270, 2013, 978-2-7592-2018-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810383v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix de la plante hôte et les conséquences adaptatives</w:t>
               </w:r>
@@ -8548,51 +8548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03506-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04606951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille da Silva Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepetit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16834" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Touzot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03324852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benhamou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00730-21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03223325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gomes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12477" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03181585v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Larson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Strickland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnie Shields" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85884-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Cortesero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2020.x005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02551701v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15340" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02551696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113883" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241128" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02015483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12754" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.199398" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.06.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.02.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDVHX98T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froissart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giurfa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177581" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.07.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175974" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Estragnat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.10.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kacelnik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3699" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916777v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2370" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01344009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12863" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv057" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chuine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12421" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635604v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chuine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-014-0032-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045101v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rajon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismaeil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prevost" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054306" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tafani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029508" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humblot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.10.025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ4ZGBQV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917029v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0818-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK4B7PL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698130v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelosse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jervis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539446v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fischbein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.03.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MLK9J98-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metzger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Hoffmeister" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Foubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0304-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VVJNFSFD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428321v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucchetta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0144-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMQZRJNS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160222v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucchetta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657545v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-007-0372-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMGF9RBG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428035v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tentelier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fauvergue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj062" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698413v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427741v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Driessen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Corley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427409v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wielaard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wielaard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675371v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02362962v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Driessen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Wielaard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2656.2003.00740.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427320v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427261v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debouzie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oberli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427211v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heizmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ploye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428483v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428482v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434973v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443328v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0065229616300945" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099926v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rochat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810383v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03506-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04606951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille da Silva Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepetit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16834" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Touzot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03324852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benhamou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00730-21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03223325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gomes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12477" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03181585v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Larson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Strickland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnie Shields" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85884-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Cortesero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2020.x005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02551701v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauzet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15340" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02551696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02015483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12754" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.199398" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.06.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.02.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDVHX98T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froissart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giurfa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177581" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Muller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.07.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523927v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175974" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Estragnat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.10.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kacelnik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3699" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916777v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2370" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01344009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12863" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv057" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chuine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12421" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635604v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chuine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-014-0032-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045101v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rajon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismaeil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prevost" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054306" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tafani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029508" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humblot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2011.10.025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ4ZGBQV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917029v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0818-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK4B7PL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698130v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelosse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jervis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539446v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658129v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fischbein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.03.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MLK9J98-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metzger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Hoffmeister" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Foubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0304-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VVJNFSFD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428321v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lucchetta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0144-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMQZRJNS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-007-0372-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMGF9RBG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160222v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lucchetta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428035v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tentelier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fauvergue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arj062" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698413v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427741v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Driessen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Corley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427409v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wielaard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wielaard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675371v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02362962v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Driessen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Wielaard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2656.2003.00740.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427320v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427261v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debouzie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oberli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427211v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heizmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ploye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428483v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428482v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434973v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443328v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0065229616300945" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810383v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rochat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>