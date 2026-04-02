--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -253,366 +253,366 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the psychometric qualities of prenatal attachment inventory in France</w:t>
+                <w:t xml:space="preserve">Emotional experience of mothers facing visitor restrictions in the maternity wards during the COVID-19 pandemic: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Letot</w:t>
+                <w:t xml:space="preserve">L. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+                <w:t xml:space="preserve">J. Letot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Audic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+                <w:t xml:space="preserve">C. Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.11.014⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (2), pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584624v1</w:t>
+                <w:t xml:space="preserve">hal-04584620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional experience of mothers facing visitor restrictions in the maternity wards during the COVID-19 pandemic: A qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the psychometric qualities of prenatal attachment inventory in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Letot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Colin</w:t>
+                <w:t xml:space="preserve">Mélina Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Letot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Devouche</w:t>
+                <w:t xml:space="preserve">Amélie Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baeza-Velasco</w:t>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72 (2), pp.66-75. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584620v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional experience of mothers facing visitor restrictions in the maternity wards during the COVID-19 pandemic: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Letot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (2), pp.66-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625623v1</w:t>
@@ -636,51 +636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development, psychometric evaluation, and factor analysis of an instrument measuring quality of life in autistic preschoolers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaora Zefania Dialahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -770,51 +770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric validation of the French version of the PedsQLTM4.0 generic health-related quality of life questionnaire for 2–4-year-old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Downes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -913,51 +913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (1), pp.37-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1164,51 +1164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haddia Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Apter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1259,51 +1259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birth defects in children of men exposed in utero to diethylstilbestrol (DES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1539,51 +1539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multifaceted question of the prescription of antidepressants during pregnancy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Apter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shanghai Archives of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (5), pp.317-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1634,51 +1634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hugonot-Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1742,51 +1742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Short Form of the Severe Impairment Battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hugonot-Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1863,51 +1863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les banques d'items. Construction d'une banque pour le Test de Connaissance du Français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et Psychométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (2-3), pp.57-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1932,51 +1932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de six logiciels pour l'analyse de la variance d'un plan S(A2*B2&amp;gt; déséquilibré.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 103 (2), pp.277-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2027,51 +2027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hugonot-Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2126,51 +2126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imitation across changes in object affordances and social context in 9‐month‐old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1 (1), pp.65-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2248,103 +2248,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal Attachment, Pregnancy Complications and Associated Factors in French Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Letot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Attachment Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2401,51 +2401,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du bébé : de la vie foetale à la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2645,51 +2645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Filipova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Letot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Audic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Paul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeza-Velasco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.01.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaora Zefania Dialahy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Gaulmyn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.2002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Downes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-022-04796-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Epelboin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tournaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0875" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Kokkinaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Buil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2259" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lecoquierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddia Diarra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Apter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cabau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Dunbavand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.02.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fillon-Devys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.05.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPLZS73B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monfort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hugonot-Diener" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;an" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saxton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mecocci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajgp.13.11.999" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-7687.00014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T72N1QS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848357v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Filipova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeza-Velasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.01.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Letot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Audic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Paul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaora Zefania Dialahy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Gaulmyn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.2002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Downes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-022-04796-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Epelboin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tournaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0875" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Kokkinaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Buil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2259" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lecoquierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddia Diarra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Apter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cabau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Dunbavand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.02.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fillon-Devys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.05.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPLZS73B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monfort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hugonot-Diener" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;an" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saxton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mecocci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajgp.13.11.999" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-7687.00014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T72N1QS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848357v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>