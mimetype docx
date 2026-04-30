--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -66,182 +66,182 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les altérations des comportements auditifs et en identifier les profils chez l’enfant et l’adolescent ayant un trouble du spectre de l’autisme ? Un nouvel outil original et spécifique, l’EACA-TSA</w:t>
+                <w:t xml:space="preserve">Prenatal Attachment, Pregnancy Complications and Associated Factors in French Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Filipova</w:t>
+                <w:t xml:space="preserve">Jessica Letot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Blanc</w:t>
+                <w:t xml:space="preserve">E. Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Devouche</w:t>
+                <w:t xml:space="preserve">Mélina Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
+                <w:t xml:space="preserve">Amélie Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du GNCRA</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">11th International Attachment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rouen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477128v1</w:t>
+                <w:t xml:space="preserve">hal-04848357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -253,2137 +253,2137 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional experience of mothers facing visitor restrictions in the maternity wards during the COVID-19 pandemic: A qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the psychometric qualities of prenatal attachment inventory in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Letot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Letot</w:t>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Devouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Baeza-Velasco</w:t>
+                <w:t xml:space="preserve">Mélina Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.01.004⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584620v1</w:t>
+                <w:t xml:space="preserve">hal-04584624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the psychometric qualities of prenatal attachment inventory in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional experience of mothers facing visitor restrictions in the maternity wards during the COVID-19 pandemic: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Letot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Letot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+                <w:t xml:space="preserve">C. Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.11.014⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (2), pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584624v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional experience of mothers facing visitor restrictions in the maternity wards during the COVID-19 pandemic: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Letot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (2), pp.66-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development, psychometric evaluation, and factor analysis of an instrument measuring quality of life in autistic preschoolers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaora Zefania Dialahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude de Gaulmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (1), pp.e2002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mpr.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric validation of the French version of the PedsQLTM4.0 generic health-related quality of life questionnaire for 2–4-year-old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Downes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mottron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 182 (3), pp.1213-1219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00431-022-04796-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition au Distilbène® in utero : effets transgénérationnels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (1), pp.37-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/mte.2022.0875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Father–newborn vocal interaction: A contribution to the theory of innate intersubjectivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theano Kokkinaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sankey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infant and Child Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/icd.2259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience d'une plateforme d'écoute psychologique multilingue nationale durant le confinement dû à la Covid-19.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lecoquierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haddia Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Apter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 96 (8-9), pp.675-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birth defects in children of men exposed in utero to diethylstilbestrol (DES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Dunbavand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (5), pp.399-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.therap.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’installation en Flexion diagonale soutenue sur le maternage tactile spontané lors de la première séance de peau-à-peau en réanimation néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fillon-Devys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (5), pp.289-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurenf.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multifaceted question of the prescription of antidepressants during pregnancy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Apter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shanghai Archives of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (5), pp.317-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndrome de Diogène et les situations apparentées d'auto-exclusion sociale. Enquête descriptive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hugonot-Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Péan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (2), pp.141-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Short Form of the Severe Impairment Battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hugonot-Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Mecocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (11), pp.999-1005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1176/appi.ajgp.13.11.999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les banques d'items. Construction d'une banque pour le Test de Connaissance du Français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et Psychométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (2-3), pp.57-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de six logiciels pour l'analyse de la variance d'un plan S(A2*B2&amp;gt; déséquilibré.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 103 (2), pp.277-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Version abrégée de la severe impairment battery (SIB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hugonot-Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hugonot-Diener</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Saxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Mecocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et Neuropsychiatrie du Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1 (4), pp.273-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imitation across changes in object affordances and social context in 9‐month‐old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1 (1), pp.65-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1467-7687.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal Attachment, Pregnancy Complications and Associated Factors in French Women</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comment évaluer les altérations des comportements auditifs et en identifier les profils chez l’enfant et l’adolescent ayant un trouble du spectre de l’autisme ? Un nouvel outil original et spécifique, l’EACA-TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Filipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Attachment Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04848357v1</w:t>
+              <w:t xml:space="preserve">Colloque national du GNCRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2401,51 +2401,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du bébé : de la vie foetale à la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2645,51 +2645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Filipova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeza-Velasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.01.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Letot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Audic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Paul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaora Zefania Dialahy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Gaulmyn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.2002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Downes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-022-04796-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Epelboin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tournaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0875" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Kokkinaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Buil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2259" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lecoquierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddia Diarra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Apter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cabau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Dunbavand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.02.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fillon-Devys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.05.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPLZS73B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monfort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hugonot-Diener" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;an" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saxton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mecocci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajgp.13.11.999" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-7687.00014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T72N1QS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848357v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Letot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Audic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Paul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeza-Velasco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.01.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaora Zefania Dialahy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Gaulmyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.2002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572138v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Downes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-022-04796-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Epelboin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tournaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0875" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04559299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Kokkinaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Buil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.2259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lecoquierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddia Diarra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Apter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cabau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Dunbavand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.02.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fillon-Devys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.05.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPLZS73B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monfort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hugonot-Diener" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;an" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saxton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mecocci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajgp.13.11.999" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-7687.00014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T72N1QS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Filipova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>