--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Discamps </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2464-0761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15865286X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 13 Janvier 1986. En concubinage, deux enfants. Nationalité française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">équipe SMP3C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5608 TRACES)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la commission </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoTRACES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et référent DD&RS de l'UMR 5608 TRACES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'ostéothèque de la </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme Archéoscience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5608 TRACES) et membre du Comité de Pilotage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZA PYGAR (Zone Atelier Pyrénées-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parc Naturel Régional des Pyrénées Ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du thème </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Milieux et humains : dynamiques, relations, perceptions&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'équipe SMP3C</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission pédagogique d'entrée au Master </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASE2P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Université Toulouse Jean Jaurès)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction et co-direction de projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet ANR </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeerPal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Groupes humains et cervidés au Paléolithique: intégrer la variabilité de l’écologie et de l’éthologie des proies dans l’étude des interactions homme- environnement dans le passé&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019 - 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicrOccitanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi-Clé Sciences du Passé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Évolution des cortèges de microfaune de la transition Pléistocène / Holocène à la fin du Néolithique en Occitanie&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024 - en cours, avec E. Blaise & A. Evin)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet CoproDNA (financements ZA PYGAR et PEPS INEE) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Hyena coprolites as a new source of environmental and hominin ancient DNA?&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022, avec A. Seguin-Orlando)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de l'abri inférieur du Moustier (2015 - 2021, avec B. Gravina).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de Combe-Grenal (2014 - actuel, avec J.-Ph. Faivre).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de Cassenade (2012 - 2013).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de Mauran (2024 - actuel).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et maintenance de logiciels :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIPZOO: A Touchscreen Interface for Palaeolithic Zooarchaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (aide à la saisie et l'analyse de données en archéozoologie paléolithique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">foetusmeteR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (détermination de l'age et de la saison de mort d'os longs de foetus de Renne/Caribou, pour application à des contextes archéologiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2016 - Actuel :	Chargé de recherches au CNRS, UMR 5608 TRACES, Université Toulouse Jean Jaurès. Institut INEE, Section 31.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2013 - Octobre 2016	: Post-doctoral fellow à l’University of Bergen (Norvège), AHKR Institute, rattaché au projet ERC TRACSYMBOLS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juillet - Août 2013	: Chercheur contractuel au CNRS, Université Toulouse II Le Mirail, UMR 5608 TRACES, rattaché au projet ANR MAGDATIS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 - Octobre 2011 :	Allocataire de recherche ministérielle à l’Université Bordeaux 1, UMR 5199 PACEA. Thèse de doctorat : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Hommes et hyènes face aux recompositions des communautés d’Ongulés (MIS 5-3) : éléments pour un cadre paléoécologique des sociétés du Paléolithique moyen et supérieur ancien d’Europe de l’Ouest&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste (non exhaustive) de participation à des projets :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ERC QuinaWorld (dir. G. Guérin), ERC TRACSYMBOLS (dir. C.S. Henshilwood), ANR CemenTAA (dir. W. Rendu et L. Gourichon), ANR DeerPal (dir. E. Discamps), ANR MAGDATIS (dir. J.-M. Pétillon), ANR TAIHA (dir. M. Langlais & N. Naudinot), ANR TransPYR (dir. F. Bon & M. Delmas), ANR CRADLE (dir. J.-J. Hublin), Projet Fonds National Suisse pour la Recherche Scientifique Fossil[EPI]Gene (dir. N. Alvarez), DFG German Research Fundation Die Volp-Höhlen (dir. A. Pastoors & T. Uthmeier), Projet ZA PYGAR CoproDNA (dir. A. Seguin-Orlando et E. Discamps), PEPS INEE CoproGen (dir. A. Seguin-Orlando), Projet LabEx LaScaArBx NéMo (dir. J.-Ph. Faivre, Ch. Lahaye et B. Maureille), Projet LabEx LaScaArBx Impact HS 3 & 2 (dir. W. Banks), Projet Région Nouvelle Aquitaine NATCH (dir. J.-Ph. Faivre), Projet Région Nouvelle Aquitaine ICAP (dir. B. Maureille), GDR BioArcheoDat (dir. R.-M. Arbogast jusqu’en 2021, puis E. Vila et A. Dufraisse), PCR Lazaret (dir. E. Desclaux), PCR Néandertal nord-aquitain (dir. J.-Ph. Faivre), PCR Jovelle (dir. J.-P. Chadelle), IRN TAPHEN (dir. J.-Ph. Bruval, puis Ph. Fosse), GDR TAPHENA (dir. J.-Ph. Brugal), Défi-Clé OccitAnimaux (dir. S. Costamagno)...Membre de l'équipe scientifique de fouilles programmées en France : Balutie (Dordogne, Moustérien), Bois de Milhac (Lot, Protoaurignacien), Combe-Grenal (Dordogne, Moustérien), Igue du Gral (Lot, Pléistocène supérieur), Jonzac Chez-Pinaud (Charente-Maritime, Moustérien), Moustier (Dordogne, Moustérien et Châtelperronien), Ohla (Pyrénées-Atlantiques, Moustérien), Regourdou (Dordogne, Moustérien), Trois-Frères (Ariège, Magdalénien).Membre de l'équipe scientifique de fouilles à l'étranger : Blombos Cave (Afrique du Sud, Middle Stone Age), Klipdrift Cave & Shelter (Afrique du Sud, Middle et Late Stone Age), Monks Cave (Mongolie, Paléolithique et Néolithique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements et encadrements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours et séminaires (archéozoologie, paléoécologie, préhistoire, statistiques appliquées à l’archéologie et taphonomie) pour des étudiants de Licence et Master.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'UE « Archéozoologie et industrie osseuse » du Master ASE2P (Université Toulouse Jean Jaurès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation et co-organisation de semaines de stage d’expérimentation et d’analyse de matériel archéologique pour des étudiants de Master.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de thèses de Doctorat : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suivi de post-doctorats (n = 6) : L. Arbez, E. Berlioz, A. B. Galan Lopez, G. Gallo, A. Livraghi, M. Pelletier.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de Comité de Suivi Individuels (n = 9) : L. Arbez, E. Bernard, E. Capdepon, C. Chardot, C. Dancette, M. Hesry, P. Raymond, Y. S. Ntoutoume Assa, C. Thabard.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires/stages de Master (n = 19 entre 2016 et 2025) et de Licence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'Ecologie Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de Laboratoire (UMR 5608 TRACES)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président du Jury du Prix &amp;quot;Coup de Pouce des Amis du Piage&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury / project reviewer (Leakey Fundation, Fondation Fyssen, IDEX Université de Bordeaux, SAMRA...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréat 2014 du Prix du Jeune Chercheur en Archéologie Préhistorique et Paléoanthropologie décerné par la Société des Amis du Musée national de Préhistoire et de la Recherche Archéologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participations régulières à des conférences et débats grand public, interviews pour la presse écrite ou radio, podcasts, expositions...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur isotopes evidence spatial ecology of Late Pleistocene ungulates in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Katarina Heikkilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Hodgkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 374, pp.109744. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05420537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep D More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lira Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (7), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ZooMS Help Assess Species Abundance in Highly Fragmented Bone Assemblages? Integrating Morphological and Proteomic Identifications for the Calculation of an Adjusted ZooMS-eNISP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2024.iss2.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de fouille sur les sites paléolithiques : justification des besoins et modalités de mise en œuvre à Combe-Grenal et à l’abri inférieur du Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.275-291. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12rdk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ZooMS and Zooarchaeology to Assess the Châtelperronian and Carnivore Occupations at Cassenade (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Integrating ZooMS and Zooarchaeology: Methodological Challenges and Interpretive Potentials, 2024 (2), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2024.iss2.1101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os qui roule n’amasse pas mousse. Une expérimentation sur le tri différentiel des vestiges lithiques et osseux dans un écoulement turbulent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.146-163. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term perspective on Neanderthal environment and subsistence: insights from the dental micro-texture analysis of hunted ungulates at Combe-Grenal (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0278395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Free from Field Layers: The Interest of Post-excavation Stratigraphies (PES) for Producing Reliable Archaeological Interpretations and Increasing Chronological Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-023-00155-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04234326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAHORS: Spatial Exploration of ArcHaeological Objects in R Shiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e55. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04126356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing past migratory behaviour of reindeer (Rangifer tarandus): Insights from geometric morphometric analysis of proximal phalanx morphology from extant caribou populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belén Galán López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (8), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0285487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04183926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the domestication and early management of reindeer (Rangifer tarandus) in the Sámi archaeological context from teeth geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Kaisa Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-33422-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal subsistence at Chez-Pinaud Jonzac (Charente-Maritime, France): A kill site dominated by reindeer remains, but with a horse-laden diet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Koliasnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.1085699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04018912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal But Specialized: Mousterian Bone Hideworking Tools From Combe-Grenal (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (2), pp.211-236. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2022.iss2.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de La Balutie, un gisement oublié, voisin de Lascaux et de Regourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.164-192. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ice Age diet of the La Quina 5 Neandertal of southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank L'Engle Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Droke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (4), pp.103056. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude taphonomique et spatiale des associations de grands mammifères non analogues du Pléistocène supérieur de la Grotte XVI (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (27), pp.551-594. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03397352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIPZOO: a Touchscreen Interface for Palaeolithic Zooarchaeology. Towards making data entry and analysis easier, faster, and more reliable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/aew5c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mammal exploitation during the c. 14–11 ka Oakhurst techno-complex at Klipdrift Cave, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henshilwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (5/6), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17159/sajs.2020/6754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02634042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts de remplissage de l’abri inférieur du Moustier (Dordogne, France) : lithostratigraphie, processus de formation et évolution du système géomorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.320-345. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.5826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.239-256. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Spatial Taphonomy for Interpreting Pleistocene Palimpsests: An Interdisciplinary Approach to the Châtelperronian and Carnivore Occupations at Cassenade (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.362-388. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4207/PA.2019.ART136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse taphonomique et spatiale de palimpsestes d'occupations moustériennes de l'abri inférieur du Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.278-299. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des proies chassées et modalités d’exploitation du Cerf au Moustérien : l’apport des collections récentes du Moustier (Dordogne, France, couches G et H)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lemeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.318-329. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance, modification and use of manganese-rich rocks at Le Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Pitarch Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lebraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.e0218568. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERTURBATION ASSESSMENT IN ARCHAEOLOGICAL SITES AS PART OF THE TAPHONOMIC STUDY: A REVIEW OF METHODS USED TO DOCUMENT THE IMPACT OF NATURAL PROCESSES ON SITE FORMATION AND ARCHAEOLOGICAL INTERPRETATIONS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.52-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation assessment in archaeological sites as part of the taphonomic study: a review of methods used to document the impact of natural processes on site formation and archaeological interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.52-75. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Reliable Evidence for a Neanderthal-Châtelperronian Association at La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.15134. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33084-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on Higham and Heep (2017): ‘Reply to: “In the eye of the beholder: contextual issues for Bayesian modelling at the middle-to-upper Palaeolithic transition”, by Discamps, Gravina and Teyssandier (2015)’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00438243.2018.1509724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing palaeoenvironmental conditions faced by Mousterian hunters during MIS 5 to 3 in southwestern France: a multi-scale approach using data from large and small mammal communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433 (Part B), pp.64-87. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial biases affecting Combe-Grenal faunal record cast doubts on previous models of Neanderthal subsistence and environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.128 - 132. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbits in the grave! Consequences of bioturbation on the Neandertal &amp;quot;burial&amp;quot; at Regourdou (Montignac-sur-Vézère, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton W. Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the influence of stone tool type on microscopic morphology of cut-marks: Experimental approach and application to the archaeological record with a case study from the Middle Palaeolithic site of Noisetier Cave (Fréchet-Aure, Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.17 - 28. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal subsistence during the Quina Mousterian at Roc de Marsal (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Sandgathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433, pp.140 - 156. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Middle Palaeolithic lithic technocomplexes (MIS 5–3) in the northeastern Aquitaine Basin: Advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433, pp.116-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence strategies in the southern Cape during the Howiesons Poort: Taphonomic and zooarchaeological analyses of Klipdrift Shelter, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 404, pp.2-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry as a tool for integrating archival data in archaeological fieldwork : Examples from the Middle Palaeolithic sites of Combe–Grenal, Le Moustier, and Regourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (Reports), pp.268-276. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of climate changes on rodent communities at a regional-scale (MIS 1-3, southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.e0145600. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0145600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational intensity and environmental changes during the Howiesons Poort at Klipdrift Shelter, southern Cape, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 449, pp.349-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-site variability in the Still Bay fauna at Blombos cave : implications for explanatory models of the Middle Stone Age cultural technological evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Stuart Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving mortality profile analysis in zooarchaeology : a revised zoning for ternary diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.62-76. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des données de terrain pour la compréhension d’un potentiel dépôt funéraire moustérien : le cas du squelette de Regourdou 1 (Montignac-sur-Vézère, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-site variability in the Still Bay fauna at Blombos cave : implications for explanatory models of the Middle Stone Age cultural technological evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Stuart Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.e0144866. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0144866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the eye of thebeholder : contextual issues for Bayesian modelling at the Middle-to-Upper Palaeolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.601-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTA-B or not to be ? Recycled bifaces and shifting hunting strategies at Le Moustier and their implication for the late Middle Palaeolithic in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klipdrift Shelter, southern Cape, South Africa: Preliminary report on the Howiesons Poort levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henshilwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.284-303. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of lithic production systems to the interpretation of Mousterian industrial variability in south-western France: The example of Combe-Grenal (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 350, pp.227-240. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulate biomass fluctuations endured by Middle and Early Upper Paleolithic societies (SW France, MIS 5-3): The contributions of modern analogs and cave hyena paleodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 337, pp.64-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin-des-Combes : Cassenade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation of Lesser Nacked-backed bats by a pair of American kestrels on the Island of Marie-Galante, French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Raptor Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.78-81. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3356/JRR-13-28.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassenade (Saint-Martin-des-Combes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (2), pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ours, hommes, hyènes : qui a occupé la grotte de Bourdette (Sainte-Colombe-en-Bruilhois, Lot-et-Garonne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.117-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and Hyena co-occurences in Pleistocene sites : insights from spatial, faunal and lithic analysis at Camiac and La Chauverie (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tournepiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.291-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of Magdalenian societies in South-West France between 18,000 and 14,000 calBP: Changing environments, changing tool kits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 272-273, pp.138-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method (TL and OSL), multi-material (quartz and flint) dating of the Mousterian site of the Roc de Marsal (Dordogne, France): correlating Neanderthals occupations with the climatic variability of MIS 5-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (10), pp.3071-3084. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human choices and environmental constraints: deciphering the variability of large game procurement from Mousterian to Aurignacian times (MIS 5-3) in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (19-20), pp.2755-2775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques de l’abri Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Mathieu; Costamagno Sandrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat, Rocamadour, Lot, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVe Supplément, CNRS Editions, pp.125-167, 2025, Gallia Préhistoire, 978-2-271-15492-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cementochronology to Discuss the Organization of Past Neanderthal Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Cementum in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.275-287, 2022, 978-1108477086. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108569507.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology Protocol for Selecting a Region of Interest in Zooarchaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Cementum in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.201-214, 2022, 9781108477086. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108569507.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers moustériens du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l’exposition « Le troisième Homme : Préhistoire de l’Altaï » du Musée national de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprend l’étude de l’Hyène des cavernes sur l’histoire humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième Homme : Préhistoire de l’Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée de Préhistoire : Les Eyzies de Tayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782711864317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moustier : un siècle après Peyrony, la reprise des fouilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Turq, J.-P. Faivre, B. Maureille, C. Lahaye &amp; P. Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néandertal à la loupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national de Préhistoire, pp.17-18, 2016, 978-2-911233-14-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal et les grandes faunes : prédateurs et proies face aux changements environnementaux (130 et 40 mille ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l’exposition « Néandertal à la loupe » du Musée national de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe-Grenal (Domme).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Turq, J.-P. Faivre, B. Maureille, C. Lahaye &amp; P. Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néandertal à la loupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national de Préhistoire, pp.15-16, 2016, 978-2-911233-14-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Look at the End of the Middle Palaeolithic Sequence in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. P. Derevianko &amp; M. V. Shunkov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Characteristic features of the Middle to Upper Paleolithic transition in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asian Palaeolithic Association, pp.102-115, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et hyènes face aux recompositions des communautés d'Ongulés (MIS 5-3) : Éléments pour un cadre paléoécologique des sociétés du Paléolithique moyen et supérieur ancien d'Europe de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Sciences et Technologies - Bordeaux I, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00671035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting rid of the “Bos/Bison” limitations: A new method using 2D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ICAZ AGPM Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond the “Bos/Bison” classification: How teeth can help us understand prehistoric human populations and paleoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux fossiles humains moustériens : les vestiges du gisement de La Balutie (Montignac-Lascaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Bessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enigmatic removal scars on bone fragments from Middle Paleolithic layers at Combe-Grenal (Dordogne, France): an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worked Bone Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining strontium and sulphur isotope analysis to reconstruct Paleolithic reindeer mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a common protocol to combine various analyses on the same teeth: the example of the DeerPal project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomy of teeth: between nature and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining sulphur and strontium isotopic analysis to recreate Paleolithic reindeer mobility and spatiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la surexploitation des ressources animales au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Effondrement du monde vivant et surexploitation des ressources", 147ème Congrès du CTHS "Effondrements et ruptures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costamagno S., May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ZooMS data in the reconstruction of Palaeolithic subsistence strategies and post-excavation stratigraphies: what’s the point of view of a “traditional” zooarchaeologist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Katarina Heikkilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZooMS and zooarchaeology: methodological challenges and interpretive potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geoff Smith; Karen Ruebes; Virginie Sinet-Mathiot; Frido Welker, Apr 2023, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis of deer and large bovids from Combe Grenal (Dordogne, France): what does it tell us about Neandertal subsistence strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA 2022 : Tracing social dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all those who wander are lost. Territorialité et mobilité des néandertaliens du techno-complexe Quina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomad’s lands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Junior Nomad’s lands : économies, sociétés et matérialités des nomades, MOM, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining strontium and sulphur isotopic analysis with isoscape modelling to better understand faunal mobility and spatiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EAA Annual Meeting Budapest, Hungary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retouched bone tools in Middle Palaeolithic layers at Combe-Grenal (Dordogne, France) ? Taphonomic, use-wear and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis of deer from Combe Grenal (Dordogne, France): a new insight into the paleoenvironmental variations during the Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap (CPEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric morphometrics of Rangifer teeth: a tool for exploring human-deer interactions during the Palaeolithic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanghzou Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation du versant nord des Pyrénées au Paléolithique récent : apport des données archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre pendant la dernière glaciation. Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Pallier; Caroline Renard; Marc Jarry; Mathieu Lejay, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DeerPal project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wokshop: Reindeer Palaeoecology and Human-Reindeer Relationships in the Pleistocene and Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation on reindeer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wokshop: Reindeer Palaeoecology and Human-Reindeer Relationships in the Pleistocene and Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Pelletier; Jean-Baptiste Mallye; Anna-Kaiser Salmi, Jun 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation to cold environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “PACE” Prehistoric Adaptations to Cold Environments: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auréade Henry; Marine Vanlandeghem, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal hunting seasonality and Mobility Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the age and season-at-death of ungulates from the analysis of archaeological dental cementum: Recent improvements and perspectives from the CemeNTAA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02007451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronological analysis in zooarchaeology: a new analytical protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Dental Morphology &amp; 2nd congress of International Association for Paleodontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe−Grenal: new excavations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Altai and Southwestern France: new research on the complex question of Late Pleistocene demographic histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Les Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal hunting seasonality and mobility patterns : a cementochronological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Dental Morphology (ISDM) and 2nd congrès de l’International Association for Paleodontology (IAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting seasonality and mobility patterns among late Neanderthals in Southwestern France. A cementochronological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual ESHE Meeting, European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moustier: a century of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Altai and Southwestern France: new research on the complex question of Late Pleistocene demographic histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Les Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the possible Neandertal burial at Regourdou (Montignac-sur-Vézère, Dordogne, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture-Veschambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIème rencontres internationales d’Archéologie et d’Histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Antibes, France. pp.175-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regourdou 1 (Dordogne, France) : one of the oldest nearly complete Neandertal skeleton ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vance T. Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th annual meeting of the European Society for the study of Human Evolution (Madrid, 14-17 septembre 2016) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Madrid, Spain. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Resolution In Dental Cementum Analyses Applied To Archaeological Contexts: CemeNTAA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 5th International Meetings of the ESHE (European Society for the study of Human Evolution)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4-OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techno-complexes lithiques du paléolithique moyen récent (MIS5-3) du nord-est aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological analyses of macromammal and tortoise remains from the Howieson Poort layers of Klipdrift Shelter, southern Cape, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Stuart Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-African archaeological association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zwyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeocology and human behavioral adaptation around the LGM in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des faunes et des hommes : interactions entre environnements et cultures à la fin du Paléolithique moyen et au début du Paléolithique supérieur dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4 - OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célimene Mussini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010. Vol. 2, Paléolithique et Mésolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to the paleoenvironmental settings of Mousterian hunters in southwestern France: combining data from large and small fauna communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th worldwide conference of the Society for East Asian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulan Bator, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Survey and Upper Paleolithic Assemblages in North - Eastern Mongolia: Introducing the Havstgayt Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for East Asian Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ulaanbaatar, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie des occupations du Paléolithique moyen du Bassin aquitain: un nouveau bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Union of Prehistoric and Protohistoric Sciences World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ending for the Mousterian in South-western France? A revision of the Final Middle Palaeolithic record in South-western France and its implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du Rhinocéros dans le régime alimentaire des hyènes à Camiac (Gironde, France) et ses implications pour la compétition avec les derniers néandertaliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antibes, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of changes in ungulate communities on the interactions between human groups and hyenas from MIS 5 to MIS 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA, 18th international congress of quaternary sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of human presence in Pleistocene hyena dens: tiny records for big questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Tournepiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hominid-Carnivore interactions during the Pleistocene, Salou/Tarragone international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Salou, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary trends in Magdalenian societies from southwestern France (18-14 Ky cal BP): Survey of a complex process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA, 18th international congress of quaternary sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing faunal changes from Mousterian to Aurignacian times: evolution in species procurement in the South-West of France from OIS 5 to OIS 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 11th international conference of zooarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “hyena event” at the Middle-to-Upper Palaeolithic transition? Preliminary results from South-West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ª Reunión de científicos sobre cubiles de hiena (y otros grandes carnívoros) en los yacimientos arqueológicos de la Península Ibérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Alcalá de Henares, Spain. p. 510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicrOccitanie: evolution of microvertebrate communities from the Pleistocene / Holocene transition to the end of Neolithic in Occitanie (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Meeting of the ICAZ Microvertebrate Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ZooMS and zooarchaeology to assess the Châtelperronian and carnivore occupations at Cassenade (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Archaeological Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, York (United Kingdom), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing reindeer (Rangifer tarandus) mobility patterns through 3D GMM analysis of their phalanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belén Galán López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EAA Annual Meeting Budapest, Hungary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur isoscapes and faunal spatial palaeoecology: developing, refining, and applying isoscape-based sulphur analyses to Late Pleistocene fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKAS, UK Archaeological Sciences conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d’oxydes de fer et de manganèse à la fin du Paléolithique moyen, quelle signification culturelle ? L’exemple de la séquence de Combe-Grenal, Dordogne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DeerPal project: humans and deer during the Palaeolithic, integrating the variability of prey ecology and ethology in the investigation of past human – environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Adaptations to Cold Environments : multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting seasonality and mobility patterns among late Neanderthals in Southwestern France. A cementochronological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the Study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronological analysis in zooarchaeology : a new analytical protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e International Symposium on Dental Morphology (ISDM) and 2d congrès de l’International Association for Paleodontology (IAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTA B or not to 'B', that is the question? Ongoing work concerning unpublished lithic and faunal material from Le Moustier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NéMo: The Chronology and Cultural Context of Neandertal Skeletal Material in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the use of reindeer foetal bone measurements for zooarchaeological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de fouille sur les sites paléolithiques : justification des besoins et modalités de mise en œuvre à Combe-Grenal et à l’abri inférieur du Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning up a Messy Mousterian: How to describe and interpret Late Middle Palaeolithic chrono-cultural variability in Atlantic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, pp.1 - 3, 2017, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la Rencontre Inter-Labos « Archéos en Transitions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13lct⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Discamps </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2464-0761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15865286X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 13 Janvier 1986. En concubinage, deux enfants. Nationalité française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">équipe SMP3C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5608 TRACES)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la commission </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoTRACES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et référent DD&RS de l'UMR 5608 TRACES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'ostéothèque de la </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme Archéoscience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5608 TRACES) et membre du Comité de Pilotage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZA PYGAR (Zone Atelier Pyrénées-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parc Naturel Régional des Pyrénées Ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du thème </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Milieux et humains : dynamiques, relations, perceptions&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'équipe SMP3C</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission pédagogique d'entrée au Master </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASE2P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Université Toulouse Jean Jaurès)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction et co-direction de projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet ANR </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeerPal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Groupes humains et cervidés au Paléolithique: intégrer la variabilité de l’écologie et de l’éthologie des proies dans l’étude des interactions homme- environnement dans le passé&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019 - 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicrOccitanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi-Clé Sciences du Passé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Évolution des cortèges de microfaune de la transition Pléistocène / Holocène à la fin du Néolithique en Occitanie&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024 - en cours, avec E. Blaise & A. Evin)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet CoproDNA (financements ZA PYGAR et PEPS INEE) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Hyena coprolites as a new source of environmental and hominin ancient DNA?&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022, avec A. Seguin-Orlando)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de l'abri inférieur du Moustier (2015 - 2021, avec B. Gravina).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de Combe-Grenal (2014 - actuel, avec J.-Ph. Faivre).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de Cassenade (2012 - 2013).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de Mauran (2024 - actuel).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et maintenance de logiciels :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIPZOO: A Touchscreen Interface for Palaeolithic Zooarchaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (aide à la saisie et l'analyse de données en archéozoologie paléolithique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">foetusmeteR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (détermination de l'age et de la saison de mort d'os longs de foetus de Renne/Caribou, pour application à des contextes archéologiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2016 - Actuel :	Chargé de recherches au CNRS, UMR 5608 TRACES, Université Toulouse Jean Jaurès. Institut INEE, Section 31.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2013 - Octobre 2016	: Post-doctoral fellow à l’University of Bergen (Norvège), AHKR Institute, rattaché au projet ERC TRACSYMBOLS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juillet - Août 2013	: Chercheur contractuel au CNRS, Université Toulouse II Le Mirail, UMR 5608 TRACES, rattaché au projet ANR MAGDATIS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 - Octobre 2011 :	Allocataire de recherche ministérielle à l’Université Bordeaux 1, UMR 5199 PACEA. Thèse de doctorat : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Hommes et hyènes face aux recompositions des communautés d’Ongulés (MIS 5-3) : éléments pour un cadre paléoécologique des sociétés du Paléolithique moyen et supérieur ancien d’Europe de l’Ouest&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste (non exhaustive) de participation à des projets :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ERC QuinaWorld (dir. G. Guérin), ERC TRACSYMBOLS (dir. C.S. Henshilwood), ANR CemenTAA (dir. W. Rendu et L. Gourichon), ANR DeerPal (dir. E. Discamps), ANR MAGDATIS (dir. J.-M. Pétillon), ANR TAIHA (dir. M. Langlais & N. Naudinot), ANR TransPYR (dir. F. Bon & M. Delmas), ANR CRADLE (dir. J.-J. Hublin), Projet Fonds National Suisse pour la Recherche Scientifique Fossil[EPI]Gene (dir. N. Alvarez), DFG German Research Fundation Die Volp-Höhlen (dir. A. Pastoors & T. Uthmeier), Projet ZA PYGAR CoproDNA (dir. A. Seguin-Orlando et E. Discamps), PEPS INEE CoproGen (dir. A. Seguin-Orlando), Projet LabEx LaScaArBx NéMo (dir. J.-Ph. Faivre, Ch. Lahaye et B. Maureille), Projet LabEx LaScaArBx Impact HS 3 & 2 (dir. W. Banks), Projet Région Nouvelle Aquitaine NATCH (dir. J.-Ph. Faivre), Projet Région Nouvelle Aquitaine ICAP (dir. B. Maureille), GDR BioArcheoDat (dir. R.-M. Arbogast jusqu’en 2021, puis E. Vila et A. Dufraisse), PCR Lazaret (dir. E. Desclaux), PCR Néandertal nord-aquitain (dir. J.-Ph. Faivre), PCR Jovelle (dir. J.-P. Chadelle), IRN TAPHEN (dir. J.-Ph. Bruval, puis Ph. Fosse), GDR TAPHENA (dir. J.-Ph. Brugal), Défi-Clé OccitAnimaux (dir. S. Costamagno)...Membre de l'équipe scientifique de fouilles programmées en France : Balutie (Dordogne, Moustérien), Bois de Milhac (Lot, Protoaurignacien), Combe-Grenal (Dordogne, Moustérien), Igue du Gral (Lot, Pléistocène supérieur), Jonzac Chez-Pinaud (Charente-Maritime, Moustérien), Moustier (Dordogne, Moustérien et Châtelperronien), Ohla (Pyrénées-Atlantiques, Moustérien), Regourdou (Dordogne, Moustérien), Trois-Frères (Ariège, Magdalénien).Membre de l'équipe scientifique de fouilles à l'étranger : Blombos Cave (Afrique du Sud, Middle Stone Age), Klipdrift Cave & Shelter (Afrique du Sud, Middle et Late Stone Age), Monks Cave (Mongolie, Paléolithique et Néolithique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements et encadrements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours et séminaires (archéozoologie, paléoécologie, préhistoire, statistiques appliquées à l’archéologie et taphonomie) pour des étudiants de Licence et Master.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'UE « Archéozoologie et industrie osseuse » du Master ASE2P (Université Toulouse Jean Jaurès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation et co-organisation de semaines de stage d’expérimentation et d’analyse de matériel archéologique pour des étudiants de Master.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de thèses de Doctorat : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suivi de post-doctorats (n = 6) : L. Arbez, E. Berlioz, A. B. Galan Lopez, G. Gallo, A. Livraghi, M. Pelletier.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de Comité de Suivi Individuels (n = 9) : L. Arbez, E. Bernard, E. Capdepon, C. Chardot, C. Dancette, M. Hesry, P. Raymond, Y. S. Ntoutoume Assa, C. Thabard.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires/stages de Master (n = 19 entre 2016 et 2025) et de Licence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'Ecologie Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de Laboratoire (UMR 5608 TRACES)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président du Jury du Prix &amp;quot;Coup de Pouce des Amis du Piage&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury / project reviewer (Leakey Fundation, Fondation Fyssen, IDEX Université de Bordeaux, SAMRA...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréat 2014 du Prix du Jeune Chercheur en Archéologie Préhistorique et Paléoanthropologie décerné par la Société des Amis du Musée national de Préhistoire et de la Recherche Archéologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participations régulières à des conférences et débats grand public, interviews pour la presse écrite ou radio, podcasts, expositions...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep D More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lira Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (7), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur isotopes evidence spatial ecology of Late Pleistocene ungulates in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Katarina Heikkilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Hodgkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 374, pp.109744. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05420537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ZooMS Help Assess Species Abundance in Highly Fragmented Bone Assemblages? Integrating Morphological and Proteomic Identifications for the Calculation of an Adjusted ZooMS-eNISP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2024.iss2.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de fouille sur les sites paléolithiques : justification des besoins et modalités de mise en œuvre à Combe-Grenal et à l’abri inférieur du Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.275-291. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12rdk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ZooMS and Zooarchaeology to Assess the Châtelperronian and Carnivore Occupations at Cassenade (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Integrating ZooMS and Zooarchaeology: Methodological Challenges and Interpretive Potentials, 2024 (2), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2024.iss2.1101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal subsistence at Chez-Pinaud Jonzac (Charente-Maritime, France): A kill site dominated by reindeer remains, but with a horse-laden diet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Koliasnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.1085699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04018912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term perspective on Neanderthal environment and subsistence: insights from the dental micro-texture analysis of hunted ungulates at Combe-Grenal (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0278395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os qui roule n’amasse pas mousse. Une expérimentation sur le tri différentiel des vestiges lithiques et osseux dans un écoulement turbulent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.146-163. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Free from Field Layers: The Interest of Post-excavation Stratigraphies (PES) for Producing Reliable Archaeological Interpretations and Increasing Chronological Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-023-00155-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04234326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing past migratory behaviour of reindeer (Rangifer tarandus): Insights from geometric morphometric analysis of proximal phalanx morphology from extant caribou populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belén Galán López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (8), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0285487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04183926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAHORS: Spatial Exploration of ArcHaeological Objects in R Shiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e55. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04126356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the domestication and early management of reindeer (Rangifer tarandus) in the Sámi archaeological context from teeth geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Kaisa Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-33422-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal But Specialized: Mousterian Bone Hideworking Tools From Combe-Grenal (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (2), pp.211-236. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2022.iss2.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de La Balutie, un gisement oublié, voisin de Lascaux et de Regourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.164-192. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ice Age diet of the La Quina 5 Neandertal of southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank L'Engle Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Droke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (4), pp.103056. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude taphonomique et spatiale des associations de grands mammifères non analogues du Pléistocène supérieur de la Grotte XVI (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (27), pp.551-594. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03397352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIPZOO: a Touchscreen Interface for Palaeolithic Zooarchaeology. Towards making data entry and analysis easier, faster, and more reliable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/aew5c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mammal exploitation during the c. 14–11 ka Oakhurst techno-complex at Klipdrift Cave, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henshilwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (5/6), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17159/sajs.2020/6754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02634042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts de remplissage de l’abri inférieur du Moustier (Dordogne, France) : lithostratigraphie, processus de formation et évolution du système géomorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.320-345. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.5826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.239-256. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des proies chassées et modalités d’exploitation du Cerf au Moustérien : l’apport des collections récentes du Moustier (Dordogne, France, couches G et H)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lemeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.318-329. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance, modification and use of manganese-rich rocks at Le Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Pitarch Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lebraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.e0218568. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Spatial Taphonomy for Interpreting Pleistocene Palimpsests: An Interdisciplinary Approach to the Châtelperronian and Carnivore Occupations at Cassenade (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.362-388. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4207/PA.2019.ART136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse taphonomique et spatiale de palimpsestes d'occupations moustériennes de l'abri inférieur du Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.278-299. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERTURBATION ASSESSMENT IN ARCHAEOLOGICAL SITES AS PART OF THE TAPHONOMIC STUDY: A REVIEW OF METHODS USED TO DOCUMENT THE IMPACT OF NATURAL PROCESSES ON SITE FORMATION AND ARCHAEOLOGICAL INTERPRETATIONS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.52-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation assessment in archaeological sites as part of the taphonomic study: a review of methods used to document the impact of natural processes on site formation and archaeological interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.52-75. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Reliable Evidence for a Neanderthal-Châtelperronian Association at La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.15134. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33084-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on Higham and Heep (2017): ‘Reply to: “In the eye of the beholder: contextual issues for Bayesian modelling at the middle-to-upper Palaeolithic transition”, by Discamps, Gravina and Teyssandier (2015)’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00438243.2018.1509724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal subsistence during the Quina Mousterian at Roc de Marsal (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Sandgathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433, pp.140 - 156. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Middle Palaeolithic lithic technocomplexes (MIS 5–3) in the northeastern Aquitaine Basin: Advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433, pp.116-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing palaeoenvironmental conditions faced by Mousterian hunters during MIS 5 to 3 in southwestern France: a multi-scale approach using data from large and small mammal communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433 (Part B), pp.64-87. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial biases affecting Combe-Grenal faunal record cast doubts on previous models of Neanderthal subsistence and environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.128 - 132. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbits in the grave! Consequences of bioturbation on the Neandertal &amp;quot;burial&amp;quot; at Regourdou (Montignac-sur-Vézère, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton W. Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the influence of stone tool type on microscopic morphology of cut-marks: Experimental approach and application to the archaeological record with a case study from the Middle Palaeolithic site of Noisetier Cave (Fréchet-Aure, Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.17 - 28. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence strategies in the southern Cape during the Howiesons Poort: Taphonomic and zooarchaeological analyses of Klipdrift Shelter, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 404, pp.2-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry as a tool for integrating archival data in archaeological fieldwork : Examples from the Middle Palaeolithic sites of Combe–Grenal, Le Moustier, and Regourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (Reports), pp.268-276. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of climate changes on rodent communities at a regional-scale (MIS 1-3, southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.e0145600. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0145600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational intensity and environmental changes during the Howiesons Poort at Klipdrift Shelter, southern Cape, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 449, pp.349-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTA-B or not to be ? Recycled bifaces and shifting hunting strategies at Le Moustier and their implication for the late Middle Palaeolithic in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-site variability in the Still Bay fauna at Blombos cave : implications for explanatory models of the Middle Stone Age cultural technological evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Stuart Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.e0144866. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0144866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving mortality profile analysis in zooarchaeology : a revised zoning for ternary diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.62-76. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-site variability in the Still Bay fauna at Blombos cave : implications for explanatory models of the Middle Stone Age cultural technological evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Stuart Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des données de terrain pour la compréhension d’un potentiel dépôt funéraire moustérien : le cas du squelette de Regourdou 1 (Montignac-sur-Vézère, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the eye of thebeholder : contextual issues for Bayesian modelling at the Middle-to-Upper Palaeolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.601-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klipdrift Shelter, southern Cape, South Africa: Preliminary report on the Howiesons Poort levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henshilwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.284-303. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of lithic production systems to the interpretation of Mousterian industrial variability in south-western France: The example of Combe-Grenal (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 350, pp.227-240. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulate biomass fluctuations endured by Middle and Early Upper Paleolithic societies (SW France, MIS 5-3): The contributions of modern analogs and cave hyena paleodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 337, pp.64-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin-des-Combes : Cassenade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation of Lesser Nacked-backed bats by a pair of American kestrels on the Island of Marie-Galante, French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Raptor Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.78-81. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3356/JRR-13-28.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassenade (Saint-Martin-des-Combes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method (TL and OSL), multi-material (quartz and flint) dating of the Mousterian site of the Roc de Marsal (Dordogne, France): correlating Neanderthals occupations with the climatic variability of MIS 5-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (10), pp.3071-3084. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (2), pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ours, hommes, hyènes : qui a occupé la grotte de Bourdette (Sainte-Colombe-en-Bruilhois, Lot-et-Garonne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.117-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and Hyena co-occurences in Pleistocene sites : insights from spatial, faunal and lithic analysis at Camiac and La Chauverie (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tournepiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.291-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of Magdalenian societies in South-West France between 18,000 and 14,000 calBP: Changing environments, changing tool kits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 272-273, pp.138-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human choices and environmental constraints: deciphering the variability of large game procurement from Mousterian to Aurignacian times (MIS 5-3) in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (19-20), pp.2755-2775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques de l’abri Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Mathieu; Costamagno Sandrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat, Rocamadour, Lot, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVe Supplément, CNRS Editions, pp.125-167, 2025, Gallia Préhistoire, 978-2-271-15492-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cementochronology to Discuss the Organization of Past Neanderthal Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Cementum in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.275-287, 2022, 978-1108477086. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108569507.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology Protocol for Selecting a Region of Interest in Zooarchaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Cementum in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.201-214, 2022, 9781108477086. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108569507.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers moustériens du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l’exposition « Le troisième Homme : Préhistoire de l’Altaï » du Musée national de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprend l’étude de l’Hyène des cavernes sur l’histoire humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième Homme : Préhistoire de l’Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée de Préhistoire : Les Eyzies de Tayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782711864317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moustier : un siècle après Peyrony, la reprise des fouilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Turq, J.-P. Faivre, B. Maureille, C. Lahaye &amp; P. Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néandertal à la loupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national de Préhistoire, pp.17-18, 2016, 978-2-911233-14-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal et les grandes faunes : prédateurs et proies face aux changements environnementaux (130 et 40 mille ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l’exposition « Néandertal à la loupe » du Musée national de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe-Grenal (Domme).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Turq, J.-P. Faivre, B. Maureille, C. Lahaye &amp; P. Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néandertal à la loupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national de Préhistoire, pp.15-16, 2016, 978-2-911233-14-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Look at the End of the Middle Palaeolithic Sequence in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. P. Derevianko &amp; M. V. Shunkov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Characteristic features of the Middle to Upper Paleolithic transition in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asian Palaeolithic Association, pp.102-115, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et hyènes face aux recompositions des communautés d'Ongulés (MIS 5-3) : Éléments pour un cadre paléoécologique des sociétés du Paléolithique moyen et supérieur ancien d'Europe de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Sciences et Technologies - Bordeaux I, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00671035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting rid of the “Bos/Bison” limitations: A new method using 2D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ICAZ AGPM Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond the “Bos/Bison” classification: How teeth can help us understand prehistoric human populations and paleoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining strontium and sulphur isotope analysis to reconstruct Paleolithic reindeer mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux fossiles humains moustériens : les vestiges du gisement de La Balutie (Montignac-Lascaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Bessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enigmatic removal scars on bone fragments from Middle Paleolithic layers at Combe-Grenal (Dordogne, France): an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worked Bone Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ZooMS data in the reconstruction of Palaeolithic subsistence strategies and post-excavation stratigraphies: what’s the point of view of a “traditional” zooarchaeologist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Katarina Heikkilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZooMS and zooarchaeology: methodological challenges and interpretive potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geoff Smith; Karen Ruebes; Virginie Sinet-Mathiot; Frido Welker, Apr 2023, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a common protocol to combine various analyses on the same teeth: the example of the DeerPal project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomy of teeth: between nature and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining sulphur and strontium isotopic analysis to recreate Paleolithic reindeer mobility and spatiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la surexploitation des ressources animales au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Effondrement du monde vivant et surexploitation des ressources", 147ème Congrès du CTHS "Effondrements et ruptures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costamagno S., May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining strontium and sulphur isotopic analysis with isoscape modelling to better understand faunal mobility and spatiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EAA Annual Meeting Budapest, Hungary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retouched bone tools in Middle Palaeolithic layers at Combe-Grenal (Dordogne, France) ? Taphonomic, use-wear and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis of deer and large bovids from Combe Grenal (Dordogne, France): what does it tell us about Neandertal subsistence strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA 2022 : Tracing social dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all those who wander are lost. Territorialité et mobilité des néandertaliens du techno-complexe Quina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomad’s lands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Junior Nomad’s lands : économies, sociétés et matérialités des nomades, MOM, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis of deer from Combe Grenal (Dordogne, France): a new insight into the paleoenvironmental variations during the Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap (CPEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric morphometrics of Rangifer teeth: a tool for exploring human-deer interactions during the Palaeolithic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanghzou Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation du versant nord des Pyrénées au Paléolithique récent : apport des données archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre pendant la dernière glaciation. Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Pallier; Caroline Renard; Marc Jarry; Mathieu Lejay, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DeerPal project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wokshop: Reindeer Palaeoecology and Human-Reindeer Relationships in the Pleistocene and Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation on reindeer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wokshop: Reindeer Palaeoecology and Human-Reindeer Relationships in the Pleistocene and Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Pelletier; Jean-Baptiste Mallye; Anna-Kaiser Salmi, Jun 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation to cold environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “PACE” Prehistoric Adaptations to Cold Environments: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auréade Henry; Marine Vanlandeghem, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal hunting seasonality and Mobility Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the age and season-at-death of ungulates from the analysis of archaeological dental cementum: Recent improvements and perspectives from the CemeNTAA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02007451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronological analysis in zooarchaeology: a new analytical protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Dental Morphology &amp; 2nd congress of International Association for Paleodontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe−Grenal: new excavations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Altai and Southwestern France: new research on the complex question of Late Pleistocene demographic histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Les Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal hunting seasonality and mobility patterns : a cementochronological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Dental Morphology (ISDM) and 2nd congrès de l’International Association for Paleodontology (IAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting seasonality and mobility patterns among late Neanderthals in Southwestern France. A cementochronological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual ESHE Meeting, European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moustier: a century of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Altai and Southwestern France: new research on the complex question of Late Pleistocene demographic histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Les Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regourdou 1 (Dordogne, France) : one of the oldest nearly complete Neandertal skeleton ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vance T. Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th annual meeting of the European Society for the study of Human Evolution (Madrid, 14-17 septembre 2016) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Madrid, Spain. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the possible Neandertal burial at Regourdou (Montignac-sur-Vézère, Dordogne, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture-Veschambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIème rencontres internationales d’Archéologie et d’Histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Antibes, France. pp.175-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Resolution In Dental Cementum Analyses Applied To Archaeological Contexts: CemeNTAA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 5th International Meetings of the ESHE (European Society for the study of Human Evolution)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techno-complexes lithiques du paléolithique moyen récent (MIS5-3) du nord-est aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological analyses of macromammal and tortoise remains from the Howieson Poort layers of Klipdrift Shelter, southern Cape, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Stuart Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-African archaeological association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zwyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeocology and human behavioral adaptation around the LGM in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4-OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des faunes et des hommes : interactions entre environnements et cultures à la fin du Paléolithique moyen et au début du Paléolithique supérieur dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4 - OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célimene Mussini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010. Vol. 2, Paléolithique et Mésolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to the paleoenvironmental settings of Mousterian hunters in southwestern France: combining data from large and small fauna communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th worldwide conference of the Society for East Asian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulan Bator, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Survey and Upper Paleolithic Assemblages in North - Eastern Mongolia: Introducing the Havstgayt Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for East Asian Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ulaanbaatar, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie des occupations du Paléolithique moyen du Bassin aquitain: un nouveau bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Union of Prehistoric and Protohistoric Sciences World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ending for the Mousterian in South-western France? A revision of the Final Middle Palaeolithic record in South-western France and its implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du Rhinocéros dans le régime alimentaire des hyènes à Camiac (Gironde, France) et ses implications pour la compétition avec les derniers néandertaliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antibes, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of human presence in Pleistocene hyena dens: tiny records for big questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Tournepiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hominid-Carnivore interactions during the Pleistocene, Salou/Tarragone international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Salou, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of changes in ungulate communities on the interactions between human groups and hyenas from MIS 5 to MIS 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA, 18th international congress of quaternary sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary trends in Magdalenian societies from southwestern France (18-14 Ky cal BP): Survey of a complex process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA, 18th international congress of quaternary sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing faunal changes from Mousterian to Aurignacian times: evolution in species procurement in the South-West of France from OIS 5 to OIS 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 11th international conference of zooarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “hyena event” at the Middle-to-Upper Palaeolithic transition? Preliminary results from South-West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ª Reunión de científicos sobre cubiles de hiena (y otros grandes carnívoros) en los yacimientos arqueológicos de la Península Ibérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Alcalá de Henares, Spain. p. 510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ZooMS and zooarchaeology to assess the Châtelperronian and carnivore occupations at Cassenade (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Archaeological Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, York (United Kingdom), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicrOccitanie: evolution of microvertebrate communities from the Pleistocene / Holocene transition to the end of Neolithic in Occitanie (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Meeting of the ICAZ Microvertebrate Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing reindeer (Rangifer tarandus) mobility patterns through 3D GMM analysis of their phalanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belén Galán López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EAA Annual Meeting Budapest, Hungary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur isoscapes and faunal spatial palaeoecology: developing, refining, and applying isoscape-based sulphur analyses to Late Pleistocene fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKAS, UK Archaeological Sciences conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DeerPal project: humans and deer during the Palaeolithic, integrating the variability of prey ecology and ethology in the investigation of past human – environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Adaptations to Cold Environments : multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d’oxydes de fer et de manganèse à la fin du Paléolithique moyen, quelle signification culturelle ? L’exemple de la séquence de Combe-Grenal, Dordogne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting seasonality and mobility patterns among late Neanderthals in Southwestern France. A cementochronological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the Study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronological analysis in zooarchaeology : a new analytical protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e International Symposium on Dental Morphology (ISDM) and 2d congrès de l’International Association for Paleodontology (IAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTA B or not to 'B', that is the question? Ongoing work concerning unpublished lithic and faunal material from Le Moustier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NéMo: The Chronology and Cultural Context of Neandertal Skeletal Material in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de fouille sur les sites paléolithiques : justification des besoins et modalités de mise en œuvre à Combe-Grenal et à l’abri inférieur du Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the use of reindeer foetal bone measurements for zooarchaeological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning up a Messy Mousterian: How to describe and interpret Late Middle Palaeolithic chrono-cultural variability in Atlantic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, pp.1 - 3, 2017, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la Rencontre Inter-Labos « Archéos en Transitions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13lct⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5481927E"/>
+    <w:nsid w:val="DA4CD199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="944D4F15"/>
+    <w:nsid w:val="22FC291B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2325BBF4"/>
+    <w:nsid w:val="F55964AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E91CD7B"/>
+    <w:nsid w:val="03CB2B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9882C1CB"/>
+    <w:nsid w:val="BBB87B98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C503E33F"/>
+    <w:nsid w:val="0E334C1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D50B2D66"/>
+    <w:nsid w:val="ACDA83EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1243,51 +1243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-discamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2464-0761" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15865286X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/commission-ecotraces-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/archeoscience" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pygar.omp.eu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parc-pyrenees-ariegeoises.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/smp3c-theme-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/master-prehistoire-protohistoire/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deerpal.huma-num.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesdupasse.univ-toulouse.fr/2024/03/22/projet-microccitanie/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesdupasse.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tipzoo.cnrs.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediscamps.shinyapps.io/foetusmeteR" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00671035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/christelle-dancette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/eugenie-capdepon#/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atecopol.hypotheses.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barakat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Laure Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Katarina Heikkil&#228;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hodgkins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109744" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ruebens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff M Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2024.iss2.1128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2024.iss2.1101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04234326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00155-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.289" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Gal&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kaisa Salmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33422-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04018912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Koliasnikova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1085699" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7406" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank L'Engle Williams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Henry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Droke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03397352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a27" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/aew5c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02634042v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henshilwood" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2020/6754" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5826" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART136" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4897" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4958" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lebraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218568" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02556746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4378" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33084-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2018.1509724" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891666v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.03.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552866v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton W. Holliday" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.04.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Sandgathe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Dibble" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reynard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaw Badenhorst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145600" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842665v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stuart Henshilwood" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274002v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Holliday" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3678" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144866" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842670v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Armitage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.033" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139414v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.048" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012797v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984122v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3356/JRR-13-28.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779281v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chagneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842850v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743151v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH28X5JN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03766422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108569507.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108569507.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012903v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012901v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/le-troisieme-homme-prehistoire-de-l-altai/12076.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399944v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gu&#233;rin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463969v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399933v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769337v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769356v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603933v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Grimes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294706v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603951v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lam" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161231v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff M. Smith" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671741v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915083v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558274v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03926869v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451333v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghzou Yu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189530v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463970v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190217v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189535v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007451v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Naji" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104174v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012823v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195130v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012825v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399912v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture-Veschambre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance T. Holliday" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104172v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463929v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463926v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014717v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunchinsuren" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izuho" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836240v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835774v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463924v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463927v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729910v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463930v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656665v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463932v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463931v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tournepiche" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463935v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524978v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523108v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769705v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558281v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672208v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157342v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012844v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012840v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463947v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463939v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769162v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769175v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891669v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.022" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054287v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lct" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-discamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2464-0761" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15865286X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/commission-ecotraces-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/archeoscience" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pygar.omp.eu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parc-pyrenees-ariegeoises.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/smp3c-theme-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/master-prehistoire-protohistoire/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deerpal.huma-num.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesdupasse.univ-toulouse.fr/2024/03/22/projet-microccitanie/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesdupasse.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tipzoo.cnrs.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediscamps.shinyapps.io/foetusmeteR" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00671035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/christelle-dancette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/eugenie-capdepon#/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atecopol.hypotheses.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barakat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Laure Jimenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Katarina Heikkil&#228;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hodgkins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ruebens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff M Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2024.iss2.1128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2024.iss2.1101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04018912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Koliasnikova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1085699" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278395" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04234326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00155-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Gal&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285487" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.289" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kaisa Salmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33422-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7406" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank L'Engle Williams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Henry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Droke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03397352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a27" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/aew5c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02634042v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henshilwood" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2020/6754" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5826" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4958" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lebraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218568" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART136" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4897" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02556746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4378" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33084-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2018.1509724" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Sandgathe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Dibble" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.067" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.03.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552866v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton W. Holliday" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.04.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reynard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaw Badenhorst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145600" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463978v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stuart Henshilwood" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144866" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274002v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Holliday" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3678" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842671v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Armitage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.033" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139414v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.048" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012797v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984122v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3356/JRR-13-28.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743151v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.047" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH28X5JN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463967v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chagneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03766422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108569507.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108569507.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012903v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012901v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/le-troisieme-homme-prehistoire-de-l-altai/12076.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399944v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gu&#233;rin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463969v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399933v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603933v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Grimes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769337v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769356v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294663v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff M. Smith" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294706v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603951v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558274v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03926869v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915083v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451333v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghzou Yu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189530v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463970v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190217v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189535v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007451v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Naji" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104174v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012823v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195130v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012825v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757421v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance T. Holliday" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399912v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture-Veschambre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104172v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463929v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463926v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014717v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunchinsuren" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izuho" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836240v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835774v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463924v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463927v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729910v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463930v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656665v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463931v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tournepiche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463932v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463935v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524978v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769705v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523108v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558281v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672208v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012844v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012840v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463947v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463939v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769175v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769162v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891669v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.022" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054287v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lct" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>