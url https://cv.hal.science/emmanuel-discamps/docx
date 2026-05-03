--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Discamps </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2464-0761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15865286X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 13 Janvier 1986. En concubinage, deux enfants. Nationalité française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">équipe SMP3C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5608 TRACES)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la commission </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoTRACES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et référent DD&RS de l'UMR 5608 TRACES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'ostéothèque de la </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme Archéoscience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5608 TRACES) et membre du Comité de Pilotage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZA PYGAR (Zone Atelier Pyrénées-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parc Naturel Régional des Pyrénées Ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du thème </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Milieux et humains : dynamiques, relations, perceptions&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'équipe SMP3C</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission pédagogique d'entrée au Master </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASE2P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Université Toulouse Jean Jaurès)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction et co-direction de projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet ANR </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeerPal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Groupes humains et cervidés au Paléolithique: intégrer la variabilité de l’écologie et de l’éthologie des proies dans l’étude des interactions homme- environnement dans le passé&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019 - 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicrOccitanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi-Clé Sciences du Passé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Évolution des cortèges de microfaune de la transition Pléistocène / Holocène à la fin du Néolithique en Occitanie&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024 - en cours, avec E. Blaise & A. Evin)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet CoproDNA (financements ZA PYGAR et PEPS INEE) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Hyena coprolites as a new source of environmental and hominin ancient DNA?&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022, avec A. Seguin-Orlando)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de l'abri inférieur du Moustier (2015 - 2021, avec B. Gravina).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de Combe-Grenal (2014 - actuel, avec J.-Ph. Faivre).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de Cassenade (2012 - 2013).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de Mauran (2024 - actuel).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et maintenance de logiciels :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIPZOO: A Touchscreen Interface for Palaeolithic Zooarchaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (aide à la saisie et l'analyse de données en archéozoologie paléolithique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">foetusmeteR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (détermination de l'age et de la saison de mort d'os longs de foetus de Renne/Caribou, pour application à des contextes archéologiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2016 - Actuel :	Chargé de recherches au CNRS, UMR 5608 TRACES, Université Toulouse Jean Jaurès. Institut INEE, Section 31.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2013 - Octobre 2016	: Post-doctoral fellow à l’University of Bergen (Norvège), AHKR Institute, rattaché au projet ERC TRACSYMBOLS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juillet - Août 2013	: Chercheur contractuel au CNRS, Université Toulouse II Le Mirail, UMR 5608 TRACES, rattaché au projet ANR MAGDATIS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 - Octobre 2011 :	Allocataire de recherche ministérielle à l’Université Bordeaux 1, UMR 5199 PACEA. Thèse de doctorat : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Hommes et hyènes face aux recompositions des communautés d’Ongulés (MIS 5-3) : éléments pour un cadre paléoécologique des sociétés du Paléolithique moyen et supérieur ancien d’Europe de l’Ouest&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste (non exhaustive) de participation à des projets :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ERC QuinaWorld (dir. G. Guérin), ERC TRACSYMBOLS (dir. C.S. Henshilwood), ANR CemenTAA (dir. W. Rendu et L. Gourichon), ANR DeerPal (dir. E. Discamps), ANR MAGDATIS (dir. J.-M. Pétillon), ANR TAIHA (dir. M. Langlais & N. Naudinot), ANR TransPYR (dir. F. Bon & M. Delmas), ANR CRADLE (dir. J.-J. Hublin), Projet Fonds National Suisse pour la Recherche Scientifique Fossil[EPI]Gene (dir. N. Alvarez), DFG German Research Fundation Die Volp-Höhlen (dir. A. Pastoors & T. Uthmeier), Projet ZA PYGAR CoproDNA (dir. A. Seguin-Orlando et E. Discamps), PEPS INEE CoproGen (dir. A. Seguin-Orlando), Projet LabEx LaScaArBx NéMo (dir. J.-Ph. Faivre, Ch. Lahaye et B. Maureille), Projet LabEx LaScaArBx Impact HS 3 & 2 (dir. W. Banks), Projet Région Nouvelle Aquitaine NATCH (dir. J.-Ph. Faivre), Projet Région Nouvelle Aquitaine ICAP (dir. B. Maureille), GDR BioArcheoDat (dir. R.-M. Arbogast jusqu’en 2021, puis E. Vila et A. Dufraisse), PCR Lazaret (dir. E. Desclaux), PCR Néandertal nord-aquitain (dir. J.-Ph. Faivre), PCR Jovelle (dir. J.-P. Chadelle), IRN TAPHEN (dir. J.-Ph. Bruval, puis Ph. Fosse), GDR TAPHENA (dir. J.-Ph. Brugal), Défi-Clé OccitAnimaux (dir. S. Costamagno)...Membre de l'équipe scientifique de fouilles programmées en France : Balutie (Dordogne, Moustérien), Bois de Milhac (Lot, Protoaurignacien), Combe-Grenal (Dordogne, Moustérien), Igue du Gral (Lot, Pléistocène supérieur), Jonzac Chez-Pinaud (Charente-Maritime, Moustérien), Moustier (Dordogne, Moustérien et Châtelperronien), Ohla (Pyrénées-Atlantiques, Moustérien), Regourdou (Dordogne, Moustérien), Trois-Frères (Ariège, Magdalénien).Membre de l'équipe scientifique de fouilles à l'étranger : Blombos Cave (Afrique du Sud, Middle Stone Age), Klipdrift Cave & Shelter (Afrique du Sud, Middle et Late Stone Age), Monks Cave (Mongolie, Paléolithique et Néolithique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements et encadrements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours et séminaires (archéozoologie, paléoécologie, préhistoire, statistiques appliquées à l’archéologie et taphonomie) pour des étudiants de Licence et Master.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'UE « Archéozoologie et industrie osseuse » du Master ASE2P (Université Toulouse Jean Jaurès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation et co-organisation de semaines de stage d’expérimentation et d’analyse de matériel archéologique pour des étudiants de Master.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de thèses de Doctorat : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suivi de post-doctorats (n = 6) : L. Arbez, E. Berlioz, A. B. Galan Lopez, G. Gallo, A. Livraghi, M. Pelletier.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de Comité de Suivi Individuels (n = 9) : L. Arbez, E. Bernard, E. Capdepon, C. Chardot, C. Dancette, M. Hesry, P. Raymond, Y. S. Ntoutoume Assa, C. Thabard.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires/stages de Master (n = 19 entre 2016 et 2025) et de Licence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'Ecologie Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de Laboratoire (UMR 5608 TRACES)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président du Jury du Prix &amp;quot;Coup de Pouce des Amis du Piage&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury / project reviewer (Leakey Fundation, Fondation Fyssen, IDEX Université de Bordeaux, SAMRA...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréat 2014 du Prix du Jeune Chercheur en Archéologie Préhistorique et Paléoanthropologie décerné par la Société des Amis du Musée national de Préhistoire et de la Recherche Archéologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participations régulières à des conférences et débats grand public, interviews pour la presse écrite ou radio, podcasts, expositions...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep D More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lira Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (7), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur isotopes evidence spatial ecology of Late Pleistocene ungulates in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Katarina Heikkilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Hodgkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 374, pp.109744. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05420537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ZooMS Help Assess Species Abundance in Highly Fragmented Bone Assemblages? Integrating Morphological and Proteomic Identifications for the Calculation of an Adjusted ZooMS-eNISP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2024.iss2.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de fouille sur les sites paléolithiques : justification des besoins et modalités de mise en œuvre à Combe-Grenal et à l’abri inférieur du Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.275-291. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12rdk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ZooMS and Zooarchaeology to Assess the Châtelperronian and Carnivore Occupations at Cassenade (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Integrating ZooMS and Zooarchaeology: Methodological Challenges and Interpretive Potentials, 2024 (2), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2024.iss2.1101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal subsistence at Chez-Pinaud Jonzac (Charente-Maritime, France): A kill site dominated by reindeer remains, but with a horse-laden diet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Koliasnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.1085699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04018912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term perspective on Neanderthal environment and subsistence: insights from the dental micro-texture analysis of hunted ungulates at Combe-Grenal (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0278395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os qui roule n’amasse pas mousse. Une expérimentation sur le tri différentiel des vestiges lithiques et osseux dans un écoulement turbulent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.146-163. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Free from Field Layers: The Interest of Post-excavation Stratigraphies (PES) for Producing Reliable Archaeological Interpretations and Increasing Chronological Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-023-00155-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04234326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing past migratory behaviour of reindeer (Rangifer tarandus): Insights from geometric morphometric analysis of proximal phalanx morphology from extant caribou populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belén Galán López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (8), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0285487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04183926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAHORS: Spatial Exploration of ArcHaeological Objects in R Shiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e55. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04126356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the domestication and early management of reindeer (Rangifer tarandus) in the Sámi archaeological context from teeth geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Kaisa Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-33422-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal But Specialized: Mousterian Bone Hideworking Tools From Combe-Grenal (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (2), pp.211-236. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2022.iss2.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de La Balutie, un gisement oublié, voisin de Lascaux et de Regourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.164-192. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ice Age diet of the La Quina 5 Neandertal of southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank L'Engle Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Droke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (4), pp.103056. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude taphonomique et spatiale des associations de grands mammifères non analogues du Pléistocène supérieur de la Grotte XVI (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (27), pp.551-594. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03397352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIPZOO: a Touchscreen Interface for Palaeolithic Zooarchaeology. Towards making data entry and analysis easier, faster, and more reliable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/aew5c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mammal exploitation during the c. 14–11 ka Oakhurst techno-complex at Klipdrift Cave, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henshilwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (5/6), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17159/sajs.2020/6754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02634042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts de remplissage de l’abri inférieur du Moustier (Dordogne, France) : lithostratigraphie, processus de formation et évolution du système géomorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.320-345. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.5826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.239-256. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des proies chassées et modalités d’exploitation du Cerf au Moustérien : l’apport des collections récentes du Moustier (Dordogne, France, couches G et H)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lemeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.318-329. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance, modification and use of manganese-rich rocks at Le Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Pitarch Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lebraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.e0218568. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Spatial Taphonomy for Interpreting Pleistocene Palimpsests: An Interdisciplinary Approach to the Châtelperronian and Carnivore Occupations at Cassenade (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.362-388. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4207/PA.2019.ART136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse taphonomique et spatiale de palimpsestes d'occupations moustériennes de l'abri inférieur du Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.278-299. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERTURBATION ASSESSMENT IN ARCHAEOLOGICAL SITES AS PART OF THE TAPHONOMIC STUDY: A REVIEW OF METHODS USED TO DOCUMENT THE IMPACT OF NATURAL PROCESSES ON SITE FORMATION AND ARCHAEOLOGICAL INTERPRETATIONS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.52-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation assessment in archaeological sites as part of the taphonomic study: a review of methods used to document the impact of natural processes on site formation and archaeological interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.52-75. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Reliable Evidence for a Neanderthal-Châtelperronian Association at La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.15134. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33084-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on Higham and Heep (2017): ‘Reply to: “In the eye of the beholder: contextual issues for Bayesian modelling at the middle-to-upper Palaeolithic transition”, by Discamps, Gravina and Teyssandier (2015)’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00438243.2018.1509724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal subsistence during the Quina Mousterian at Roc de Marsal (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Sandgathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433, pp.140 - 156. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Middle Palaeolithic lithic technocomplexes (MIS 5–3) in the northeastern Aquitaine Basin: Advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433, pp.116-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing palaeoenvironmental conditions faced by Mousterian hunters during MIS 5 to 3 in southwestern France: a multi-scale approach using data from large and small mammal communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433 (Part B), pp.64-87. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial biases affecting Combe-Grenal faunal record cast doubts on previous models of Neanderthal subsistence and environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.128 - 132. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbits in the grave! Consequences of bioturbation on the Neandertal &amp;quot;burial&amp;quot; at Regourdou (Montignac-sur-Vézère, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton W. Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the influence of stone tool type on microscopic morphology of cut-marks: Experimental approach and application to the archaeological record with a case study from the Middle Palaeolithic site of Noisetier Cave (Fréchet-Aure, Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.17 - 28. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence strategies in the southern Cape during the Howiesons Poort: Taphonomic and zooarchaeological analyses of Klipdrift Shelter, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 404, pp.2-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry as a tool for integrating archival data in archaeological fieldwork : Examples from the Middle Palaeolithic sites of Combe–Grenal, Le Moustier, and Regourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (Reports), pp.268-276. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of climate changes on rodent communities at a regional-scale (MIS 1-3, southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.e0145600. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0145600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational intensity and environmental changes during the Howiesons Poort at Klipdrift Shelter, southern Cape, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 449, pp.349-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTA-B or not to be ? Recycled bifaces and shifting hunting strategies at Le Moustier and their implication for the late Middle Palaeolithic in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-site variability in the Still Bay fauna at Blombos cave : implications for explanatory models of the Middle Stone Age cultural technological evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Stuart Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.e0144866. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0144866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving mortality profile analysis in zooarchaeology : a revised zoning for ternary diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.62-76. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-site variability in the Still Bay fauna at Blombos cave : implications for explanatory models of the Middle Stone Age cultural technological evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Stuart Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des données de terrain pour la compréhension d’un potentiel dépôt funéraire moustérien : le cas du squelette de Regourdou 1 (Montignac-sur-Vézère, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the eye of thebeholder : contextual issues for Bayesian modelling at the Middle-to-Upper Palaeolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.601-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klipdrift Shelter, southern Cape, South Africa: Preliminary report on the Howiesons Poort levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henshilwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.284-303. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of lithic production systems to the interpretation of Mousterian industrial variability in south-western France: The example of Combe-Grenal (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 350, pp.227-240. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulate biomass fluctuations endured by Middle and Early Upper Paleolithic societies (SW France, MIS 5-3): The contributions of modern analogs and cave hyena paleodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 337, pp.64-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin-des-Combes : Cassenade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation of Lesser Nacked-backed bats by a pair of American kestrels on the Island of Marie-Galante, French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Raptor Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.78-81. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3356/JRR-13-28.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassenade (Saint-Martin-des-Combes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method (TL and OSL), multi-material (quartz and flint) dating of the Mousterian site of the Roc de Marsal (Dordogne, France): correlating Neanderthals occupations with the climatic variability of MIS 5-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (10), pp.3071-3084. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (2), pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ours, hommes, hyènes : qui a occupé la grotte de Bourdette (Sainte-Colombe-en-Bruilhois, Lot-et-Garonne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.117-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and Hyena co-occurences in Pleistocene sites : insights from spatial, faunal and lithic analysis at Camiac and La Chauverie (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tournepiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.291-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of Magdalenian societies in South-West France between 18,000 and 14,000 calBP: Changing environments, changing tool kits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 272-273, pp.138-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human choices and environmental constraints: deciphering the variability of large game procurement from Mousterian to Aurignacian times (MIS 5-3) in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (19-20), pp.2755-2775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques de l’abri Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Mathieu; Costamagno Sandrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat, Rocamadour, Lot, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVe Supplément, CNRS Editions, pp.125-167, 2025, Gallia Préhistoire, 978-2-271-15492-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cementochronology to Discuss the Organization of Past Neanderthal Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Cementum in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.275-287, 2022, 978-1108477086. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108569507.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology Protocol for Selecting a Region of Interest in Zooarchaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Cementum in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.201-214, 2022, 9781108477086. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108569507.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers moustériens du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l’exposition « Le troisième Homme : Préhistoire de l’Altaï » du Musée national de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprend l’étude de l’Hyène des cavernes sur l’histoire humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième Homme : Préhistoire de l’Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée de Préhistoire : Les Eyzies de Tayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782711864317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moustier : un siècle après Peyrony, la reprise des fouilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Turq, J.-P. Faivre, B. Maureille, C. Lahaye &amp; P. Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néandertal à la loupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national de Préhistoire, pp.17-18, 2016, 978-2-911233-14-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal et les grandes faunes : prédateurs et proies face aux changements environnementaux (130 et 40 mille ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l’exposition « Néandertal à la loupe » du Musée national de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe-Grenal (Domme).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Turq, J.-P. Faivre, B. Maureille, C. Lahaye &amp; P. Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néandertal à la loupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national de Préhistoire, pp.15-16, 2016, 978-2-911233-14-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Look at the End of the Middle Palaeolithic Sequence in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. P. Derevianko &amp; M. V. Shunkov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Characteristic features of the Middle to Upper Paleolithic transition in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asian Palaeolithic Association, pp.102-115, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et hyènes face aux recompositions des communautés d'Ongulés (MIS 5-3) : Éléments pour un cadre paléoécologique des sociétés du Paléolithique moyen et supérieur ancien d'Europe de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Sciences et Technologies - Bordeaux I, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00671035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting rid of the “Bos/Bison” limitations: A new method using 2D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ICAZ AGPM Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond the “Bos/Bison” classification: How teeth can help us understand prehistoric human populations and paleoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining strontium and sulphur isotope analysis to reconstruct Paleolithic reindeer mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux fossiles humains moustériens : les vestiges du gisement de La Balutie (Montignac-Lascaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Bessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enigmatic removal scars on bone fragments from Middle Paleolithic layers at Combe-Grenal (Dordogne, France): an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worked Bone Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ZooMS data in the reconstruction of Palaeolithic subsistence strategies and post-excavation stratigraphies: what’s the point of view of a “traditional” zooarchaeologist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Katarina Heikkilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZooMS and zooarchaeology: methodological challenges and interpretive potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geoff Smith; Karen Ruebes; Virginie Sinet-Mathiot; Frido Welker, Apr 2023, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a common protocol to combine various analyses on the same teeth: the example of the DeerPal project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomy of teeth: between nature and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining sulphur and strontium isotopic analysis to recreate Paleolithic reindeer mobility and spatiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la surexploitation des ressources animales au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Effondrement du monde vivant et surexploitation des ressources", 147ème Congrès du CTHS "Effondrements et ruptures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costamagno S., May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining strontium and sulphur isotopic analysis with isoscape modelling to better understand faunal mobility and spatiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EAA Annual Meeting Budapest, Hungary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retouched bone tools in Middle Palaeolithic layers at Combe-Grenal (Dordogne, France) ? Taphonomic, use-wear and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis of deer and large bovids from Combe Grenal (Dordogne, France): what does it tell us about Neandertal subsistence strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA 2022 : Tracing social dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all those who wander are lost. Territorialité et mobilité des néandertaliens du techno-complexe Quina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomad’s lands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Junior Nomad’s lands : économies, sociétés et matérialités des nomades, MOM, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis of deer from Combe Grenal (Dordogne, France): a new insight into the paleoenvironmental variations during the Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap (CPEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric morphometrics of Rangifer teeth: a tool for exploring human-deer interactions during the Palaeolithic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanghzou Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation du versant nord des Pyrénées au Paléolithique récent : apport des données archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre pendant la dernière glaciation. Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Pallier; Caroline Renard; Marc Jarry; Mathieu Lejay, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DeerPal project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wokshop: Reindeer Palaeoecology and Human-Reindeer Relationships in the Pleistocene and Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation on reindeer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wokshop: Reindeer Palaeoecology and Human-Reindeer Relationships in the Pleistocene and Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Pelletier; Jean-Baptiste Mallye; Anna-Kaiser Salmi, Jun 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation to cold environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “PACE” Prehistoric Adaptations to Cold Environments: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auréade Henry; Marine Vanlandeghem, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal hunting seasonality and Mobility Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the age and season-at-death of ungulates from the analysis of archaeological dental cementum: Recent improvements and perspectives from the CemeNTAA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02007451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronological analysis in zooarchaeology: a new analytical protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Dental Morphology &amp; 2nd congress of International Association for Paleodontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe−Grenal: new excavations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Altai and Southwestern France: new research on the complex question of Late Pleistocene demographic histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Les Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal hunting seasonality and mobility patterns : a cementochronological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Dental Morphology (ISDM) and 2nd congrès de l’International Association for Paleodontology (IAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting seasonality and mobility patterns among late Neanderthals in Southwestern France. A cementochronological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual ESHE Meeting, European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moustier: a century of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Altai and Southwestern France: new research on the complex question of Late Pleistocene demographic histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Les Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regourdou 1 (Dordogne, France) : one of the oldest nearly complete Neandertal skeleton ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vance T. Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th annual meeting of the European Society for the study of Human Evolution (Madrid, 14-17 septembre 2016) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Madrid, Spain. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the possible Neandertal burial at Regourdou (Montignac-sur-Vézère, Dordogne, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture-Veschambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIème rencontres internationales d’Archéologie et d’Histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Antibes, France. pp.175-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Resolution In Dental Cementum Analyses Applied To Archaeological Contexts: CemeNTAA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 5th International Meetings of the ESHE (European Society for the study of Human Evolution)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techno-complexes lithiques du paléolithique moyen récent (MIS5-3) du nord-est aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological analyses of macromammal and tortoise remains from the Howieson Poort layers of Klipdrift Shelter, southern Cape, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Stuart Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-African archaeological association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zwyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeocology and human behavioral adaptation around the LGM in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4-OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des faunes et des hommes : interactions entre environnements et cultures à la fin du Paléolithique moyen et au début du Paléolithique supérieur dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4 - OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célimene Mussini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010. Vol. 2, Paléolithique et Mésolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to the paleoenvironmental settings of Mousterian hunters in southwestern France: combining data from large and small fauna communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th worldwide conference of the Society for East Asian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulan Bator, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Survey and Upper Paleolithic Assemblages in North - Eastern Mongolia: Introducing the Havstgayt Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for East Asian Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ulaanbaatar, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie des occupations du Paléolithique moyen du Bassin aquitain: un nouveau bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Union of Prehistoric and Protohistoric Sciences World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ending for the Mousterian in South-western France? A revision of the Final Middle Palaeolithic record in South-western France and its implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du Rhinocéros dans le régime alimentaire des hyènes à Camiac (Gironde, France) et ses implications pour la compétition avec les derniers néandertaliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antibes, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of human presence in Pleistocene hyena dens: tiny records for big questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Tournepiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hominid-Carnivore interactions during the Pleistocene, Salou/Tarragone international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Salou, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of changes in ungulate communities on the interactions between human groups and hyenas from MIS 5 to MIS 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA, 18th international congress of quaternary sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary trends in Magdalenian societies from southwestern France (18-14 Ky cal BP): Survey of a complex process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA, 18th international congress of quaternary sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing faunal changes from Mousterian to Aurignacian times: evolution in species procurement in the South-West of France from OIS 5 to OIS 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 11th international conference of zooarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “hyena event” at the Middle-to-Upper Palaeolithic transition? Preliminary results from South-West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ª Reunión de científicos sobre cubiles de hiena (y otros grandes carnívoros) en los yacimientos arqueológicos de la Península Ibérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Alcalá de Henares, Spain. p. 510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ZooMS and zooarchaeology to assess the Châtelperronian and carnivore occupations at Cassenade (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Archaeological Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, York (United Kingdom), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicrOccitanie: evolution of microvertebrate communities from the Pleistocene / Holocene transition to the end of Neolithic in Occitanie (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Meeting of the ICAZ Microvertebrate Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing reindeer (Rangifer tarandus) mobility patterns through 3D GMM analysis of their phalanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belén Galán López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EAA Annual Meeting Budapest, Hungary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur isoscapes and faunal spatial palaeoecology: developing, refining, and applying isoscape-based sulphur analyses to Late Pleistocene fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKAS, UK Archaeological Sciences conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DeerPal project: humans and deer during the Palaeolithic, integrating the variability of prey ecology and ethology in the investigation of past human – environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Adaptations to Cold Environments : multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d’oxydes de fer et de manganèse à la fin du Paléolithique moyen, quelle signification culturelle ? L’exemple de la séquence de Combe-Grenal, Dordogne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting seasonality and mobility patterns among late Neanderthals in Southwestern France. A cementochronological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the Study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronological analysis in zooarchaeology : a new analytical protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e International Symposium on Dental Morphology (ISDM) and 2d congrès de l’International Association for Paleodontology (IAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTA B or not to 'B', that is the question? Ongoing work concerning unpublished lithic and faunal material from Le Moustier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NéMo: The Chronology and Cultural Context of Neandertal Skeletal Material in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de fouille sur les sites paléolithiques : justification des besoins et modalités de mise en œuvre à Combe-Grenal et à l’abri inférieur du Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the use of reindeer foetal bone measurements for zooarchaeological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning up a Messy Mousterian: How to describe and interpret Late Middle Palaeolithic chrono-cultural variability in Atlantic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, pp.1 - 3, 2017, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la Rencontre Inter-Labos « Archéos en Transitions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13lct⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Discamps </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2464-0761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15865286X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 13 Janvier 1986. En concubinage, deux enfants. Nationalité française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">équipe SMP3C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5608 TRACES)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la commission </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoTRACES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et référent DD&RS de l'UMR 5608 TRACES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'ostéothèque de la </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme Archéoscience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 5608 TRACES) et membre du Comité de Pilotage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZA PYGAR (Zone Atelier Pyrénées-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parc Naturel Régional des Pyrénées Ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du thème </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Milieux et humains : dynamiques, relations, perceptions&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'équipe SMP3C</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Commission pédagogique d'entrée au Master </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASE2P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Université Toulouse Jean Jaurès)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction et co-direction de projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet ANR </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeerPal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Groupes humains et cervidés au Paléolithique: intégrer la variabilité de l’écologie et de l’éthologie des proies dans l’étude des interactions homme- environnement dans le passé&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019 - 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicrOccitanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi-Clé Sciences du Passé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Évolution des cortèges de microfaune de la transition Pléistocène / Holocène à la fin du Néolithique en Occitanie&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024 - en cours, avec E. Blaise & A. Evin)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet CoproDNA (financements ZA PYGAR et PEPS INEE) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Hyena coprolites as a new source of environmental and hominin ancient DNA?&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2022, avec A. Seguin-Orlando)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de l'abri inférieur du Moustier (2015 - 2021, avec B. Gravina).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de Combe-Grenal (2014 - actuel, avec J.-Ph. Faivre).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de Cassenade (2012 - 2013).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques de Mauran (2024 - actuel).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et maintenance de logiciels :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIPZOO: A Touchscreen Interface for Palaeolithic Zooarchaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (aide à la saisie et l'analyse de données en archéozoologie paléolithique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">foetusmeteR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (détermination de l'age et de la saison de mort d'os longs de foetus de Renne/Caribou, pour application à des contextes archéologiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2016 - Actuel :	Chargé de recherches au CNRS, UMR 5608 TRACES, Université Toulouse Jean Jaurès. Institut INEE, Section 31.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2013 - Octobre 2016	: Post-doctoral fellow à l’University of Bergen (Norvège), AHKR Institute, rattaché au projet ERC TRACSYMBOLS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juillet - Août 2013	: Chercheur contractuel au CNRS, Université Toulouse II Le Mirail, UMR 5608 TRACES, rattaché au projet ANR MAGDATIS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Octobre 2008 - Octobre 2011 :	Allocataire de recherche ministérielle à l’Université Bordeaux 1, UMR 5199 PACEA. Thèse de doctorat : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Hommes et hyènes face aux recompositions des communautés d’Ongulés (MIS 5-3) : éléments pour un cadre paléoécologique des sociétés du Paléolithique moyen et supérieur ancien d’Europe de l’Ouest&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste (non exhaustive) de participation à des projets :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ERC QuinaWorld (dir. G. Guérin), ERC TRACSYMBOLS (dir. C.S. Henshilwood), ANR CemenTAA (dir. W. Rendu et L. Gourichon), ANR DeerPal (dir. E. Discamps), ANR MAGDATIS (dir. J.-M. Pétillon), ANR TAIHA (dir. M. Langlais & N. Naudinot), ANR TransPYR (dir. F. Bon & M. Delmas), ANR CRADLE (dir. J.-J. Hublin), Projet Fonds National Suisse pour la Recherche Scientifique Fossil[EPI]Gene (dir. N. Alvarez), DFG German Research Fundation Die Volp-Höhlen (dir. A. Pastoors & T. Uthmeier), Projet ZA PYGAR CoproDNA (dir. A. Seguin-Orlando et E. Discamps), PEPS INEE CoproGen (dir. A. Seguin-Orlando), Projet LabEx LaScaArBx NéMo (dir. J.-Ph. Faivre, Ch. Lahaye et B. Maureille), Projet LabEx LaScaArBx Impact HS 3 & 2 (dir. W. Banks), Projet Région Nouvelle Aquitaine NATCH (dir. J.-Ph. Faivre), Projet Région Nouvelle Aquitaine ICAP (dir. B. Maureille), GDR BioArcheoDat (dir. R.-M. Arbogast jusqu’en 2021, puis E. Vila et A. Dufraisse), PCR Lazaret (dir. E. Desclaux), PCR Néandertal nord-aquitain (dir. J.-Ph. Faivre), PCR Jovelle (dir. J.-P. Chadelle), IRN TAPHEN (dir. J.-Ph. Bruval, puis Ph. Fosse), GDR TAPHENA (dir. J.-Ph. Brugal), Défi-Clé OccitAnimaux (dir. S. Costamagno)...Membre de l'équipe scientifique de fouilles programmées en France : Balutie (Dordogne, Moustérien), Bois de Milhac (Lot, Protoaurignacien), Combe-Grenal (Dordogne, Moustérien), Igue du Gral (Lot, Pléistocène supérieur), Jonzac Chez-Pinaud (Charente-Maritime, Moustérien), Moustier (Dordogne, Moustérien et Châtelperronien), Ohla (Pyrénées-Atlantiques, Moustérien), Regourdou (Dordogne, Moustérien), Trois-Frères (Ariège, Magdalénien).Membre de l'équipe scientifique de fouilles à l'étranger : Blombos Cave (Afrique du Sud, Middle Stone Age), Klipdrift Cave & Shelter (Afrique du Sud, Middle et Late Stone Age), Monks Cave (Mongolie, Paléolithique et Néolithique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements et encadrements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cours et séminaires (archéozoologie, paléoécologie, préhistoire, statistiques appliquées à l’archéologie et taphonomie) pour des étudiants de Licence et Master.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'UE « Archéozoologie et industrie osseuse » du Master ASE2P (Université Toulouse Jean Jaurès).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation et co-organisation de semaines de stage d’expérimentation et d’analyse de matériel archéologique pour des étudiants de Master.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de thèses de Doctorat : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suivi de post-doctorats (n = 6) : L. Arbez, E. Berlioz, A. B. Galan Lopez, G. Gallo, A. Livraghi, M. Pelletier.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de Comité de Suivi Individuels (n = 9) : L. Arbez, E. Bernard, E. Capdepon, C. Chardot, C. Dancette, M. Hesry, P. Raymond, Y. S. Ntoutoume Assa, C. Thabard.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires/stages de Master (n = 19 entre 2016 et 2025) et de Licence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'Ecologie Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de Laboratoire (UMR 5608 TRACES)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président du Jury du Prix &amp;quot;Coup de Pouce des Amis du Piage&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury / project reviewer (Leakey Fundation, Fondation Fyssen, IDEX Université de Bordeaux, SAMRA...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréat 2014 du Prix du Jeune Chercheur en Archéologie Préhistorique et Paléoanthropologie décerné par la Société des Amis du Musée national de Préhistoire et de la Recherche Archéologique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participations régulières à des conférences et débats grand public, interviews pour la presse écrite ou radio, podcasts, expositions...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur isotopes evidence spatial ecology of Late Pleistocene ungulates in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Katarina Heikkilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Hodgkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 374, pp.109744. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05420537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep D More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lira Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (7), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ZooMS Help Assess Species Abundance in Highly Fragmented Bone Assemblages? Integrating Morphological and Proteomic Identifications for the Calculation of an Adjusted ZooMS-eNISP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2024.iss2.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de fouille sur les sites paléolithiques : justification des besoins et modalités de mise en œuvre à Combe-Grenal et à l’abri inférieur du Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.275-291. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12rdk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ZooMS and Zooarchaeology to Assess the Châtelperronian and Carnivore Occupations at Cassenade (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Integrating ZooMS and Zooarchaeology: Methodological Challenges and Interpretive Potentials, 2024 (2), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2024.iss2.1101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Free from Field Layers: The Interest of Post-excavation Stratigraphies (PES) for Producing Reliable Archaeological Interpretations and Increasing Chronological Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-023-00155-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04234326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term perspective on Neanderthal environment and subsistence: insights from the dental micro-texture analysis of hunted ungulates at Combe-Grenal (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0278395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os qui roule n’amasse pas mousse. Une expérimentation sur le tri différentiel des vestiges lithiques et osseux dans un écoulement turbulent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.146-163. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAHORS: Spatial Exploration of ArcHaeological Objects in R Shiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e55. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04126356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing past migratory behaviour of reindeer (Rangifer tarandus): Insights from geometric morphometric analysis of proximal phalanx morphology from extant caribou populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belén Galán López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (8), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0285487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04183926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the domestication and early management of reindeer (Rangifer tarandus) in the Sámi archaeological context from teeth geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Kaisa Salmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-33422-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal subsistence at Chez-Pinaud Jonzac (Charente-Maritime, France): A kill site dominated by reindeer remains, but with a horse-laden diet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Koliasnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.1085699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04018912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal But Specialized: Mousterian Bone Hideworking Tools From Combe-Grenal (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (2), pp.211-236. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2022.iss2.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de La Balutie, un gisement oublié, voisin de Lascaux et de Regourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.164-192. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ice Age diet of the La Quina 5 Neandertal of southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank L'Engle Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Droke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (4), pp.103056. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude taphonomique et spatiale des associations de grands mammifères non analogues du Pléistocène supérieur de la Grotte XVI (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (27), pp.551-594. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03397352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIPZOO: a Touchscreen Interface for Palaeolithic Zooarchaeology. Towards making data entry and analysis easier, faster, and more reliable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/aew5c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mammal exploitation during the c. 14–11 ka Oakhurst techno-complex at Klipdrift Cave, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henshilwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (5/6), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17159/sajs.2020/6754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02634042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts de remplissage de l’abri inférieur du Moustier (Dordogne, France) : lithostratigraphie, processus de formation et évolution du système géomorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (2), pp.320-345. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.5826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des proies chassées et modalités d’exploitation du Cerf au Moustérien : l’apport des collections récentes du Moustier (Dordogne, France, couches G et H)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lemeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.318-329. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance, modification and use of manganese-rich rocks at Le Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Pitarch Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lebraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.e0218568. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02267354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Spatial Taphonomy for Interpreting Pleistocene Palimpsests: An Interdisciplinary Approach to the Châtelperronian and Carnivore Occupations at Cassenade (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.362-388. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4207/PA.2019.ART136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse taphonomique et spatiale de palimpsestes d'occupations moustériennes de l'abri inférieur du Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.278-299. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.239-256. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERTURBATION ASSESSMENT IN ARCHAEOLOGICAL SITES AS PART OF THE TAPHONOMIC STUDY: A REVIEW OF METHODS USED TO DOCUMENT THE IMPACT OF NATURAL PROCESSES ON SITE FORMATION AND ARCHAEOLOGICAL INTERPRETATIONS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.52-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation assessment in archaeological sites as part of the taphonomic study: a review of methods used to document the impact of natural processes on site formation and archaeological interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.52-75. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.4378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Reliable Evidence for a Neanderthal-Châtelperronian Association at La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.15134. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33084-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on Higham and Heep (2017): ‘Reply to: “In the eye of the beholder: contextual issues for Bayesian modelling at the middle-to-upper Palaeolithic transition”, by Discamps, Gravina and Teyssandier (2015)’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00438243.2018.1509724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing palaeoenvironmental conditions faced by Mousterian hunters during MIS 5 to 3 in southwestern France: a multi-scale approach using data from large and small mammal communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433 (Part B), pp.64-87. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial biases affecting Combe-Grenal faunal record cast doubts on previous models of Neanderthal subsistence and environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.128 - 132. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbits in the grave! Consequences of bioturbation on the Neandertal &amp;quot;burial&amp;quot; at Regourdou (Montignac-sur-Vézère, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton W. Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the influence of stone tool type on microscopic morphology of cut-marks: Experimental approach and application to the archaeological record with a case study from the Middle Palaeolithic site of Noisetier Cave (Fréchet-Aure, Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.17 - 28. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertal subsistence during the Quina Mousterian at Roc de Marsal (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Sandgathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Dibble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433, pp.140 - 156. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Middle Palaeolithic lithic technocomplexes (MIS 5–3) in the northeastern Aquitaine Basin: Advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 433, pp.116-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry as a tool for integrating archival data in archaeological fieldwork : Examples from the Middle Palaeolithic sites of Combe–Grenal, Le Moustier, and Regourdou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (Reports), pp.268-276. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence strategies in the southern Cape during the Howiesons Poort: Taphonomic and zooarchaeological analyses of Klipdrift Shelter, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 404, pp.2-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of climate changes on rodent communities at a regional-scale (MIS 1-3, southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.e0145600. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0145600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational intensity and environmental changes during the Howiesons Poort at Klipdrift Shelter, southern Cape, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 449, pp.349-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the eye of thebeholder : contextual issues for Bayesian modelling at the Middle-to-Upper Palaeolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.601-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-site variability in the Still Bay fauna at Blombos cave : implications for explanatory models of the Middle Stone Age cultural technological evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Stuart Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.e0144866. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0144866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des données de terrain pour la compréhension d’un potentiel dépôt funéraire moustérien : le cas du squelette de Regourdou 1 (Montignac-sur-Vézère, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.3678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving mortality profile analysis in zooarchaeology : a revised zoning for ternary diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.62-76. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-site variability in the Still Bay fauna at Blombos cave : implications for explanatory models of the Middle Stone Age cultural technological evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Stuart Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTA-B or not to be ? Recycled bifaces and shifting hunting strategies at Le Moustier and their implication for the late Middle Palaeolithic in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klipdrift Shelter, southern Cape, South Africa: Preliminary report on the Howiesons Poort levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henshilwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.284-303. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of lithic production systems to the interpretation of Mousterian industrial variability in south-western France: The example of Combe-Grenal (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 350, pp.227-240. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulate biomass fluctuations endured by Middle and Early Upper Paleolithic societies (SW France, MIS 5-3): The contributions of modern analogs and cave hyena paleodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 337, pp.64-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin-des-Combes : Cassenade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation of Lesser Nacked-backed bats by a pair of American kestrels on the Island of Marie-Galante, French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Raptor Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.78-81. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3356/JRR-13-28.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassenade (Saint-Martin-des-Combes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and Hyena co-occurences in Pleistocene sites : insights from spatial, faunal and lithic analysis at Camiac and La Chauverie (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tournepiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.291-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of Magdalenian societies in South-West France between 18,000 and 14,000 calBP: Changing environments, changing tool kits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 272-273, pp.138-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (2), pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ours, hommes, hyènes : qui a occupé la grotte de Bourdette (Sainte-Colombe-en-Bruilhois, Lot-et-Garonne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.117-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method (TL and OSL), multi-material (quartz and flint) dating of the Mousterian site of the Roc de Marsal (Dordogne, France): correlating Neanderthals occupations with the climatic variability of MIS 5-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (10), pp.3071-3084. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human choices and environmental constraints: deciphering the variability of large game procurement from Mousterian to Aurignacian times (MIS 5-3) in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (19-20), pp.2755-2775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques de l’abri Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Mathieu; Costamagno Sandrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat, Rocamadour, Lot, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVe Supplément, CNRS Editions, pp.125-167, 2025, Gallia Préhistoire, 978-2-271-15492-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cementochronology to Discuss the Organization of Past Neanderthal Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Cementum in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.275-287, 2022, 978-1108477086. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108569507.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology Protocol for Selecting a Region of Interest in Zooarchaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental Cementum in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.201-214, 2022, 9781108477086. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108569507.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les derniers moustériens du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l’exposition « Le troisième Homme : Préhistoire de l’Altaï » du Musée national de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprend l’étude de l’Hyène des cavernes sur l’histoire humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le troisième Homme : Préhistoire de l’Altaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée de Préhistoire : Les Eyzies de Tayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782711864317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moustier : un siècle après Peyrony, la reprise des fouilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Turq, J.-P. Faivre, B. Maureille, C. Lahaye &amp; P. Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néandertal à la loupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national de Préhistoire, pp.17-18, 2016, 978-2-911233-14-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néandertal et les grandes faunes : prédateurs et proies face aux changements environnementaux (130 et 40 mille ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l’exposition « Néandertal à la loupe » du Musée national de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe-Grenal (Domme).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Turq, J.-P. Faivre, B. Maureille, C. Lahaye &amp; P. Bayle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néandertal à la loupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national de Préhistoire, pp.15-16, 2016, 978-2-911233-14-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Look at the End of the Middle Palaeolithic Sequence in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. P. Derevianko &amp; M. V. Shunkov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Characteristic features of the Middle to Upper Paleolithic transition in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asian Palaeolithic Association, pp.102-115, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et hyènes face aux recompositions des communautés d'Ongulés (MIS 5-3) : Éléments pour un cadre paléoécologique des sociétés du Paléolithique moyen et supérieur ancien d'Europe de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Sciences et Technologies - Bordeaux I, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00671035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting rid of the “Bos/Bison” limitations: A new method using 2D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ICAZ AGPM Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond the “Bos/Bison” classification: How teeth can help us understand prehistoric human populations and paleoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Belgrade (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux fossiles humains moustériens : les vestiges du gisement de La Balutie (Montignac-Lascaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Bessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enigmatic removal scars on bone fragments from Middle Paleolithic layers at Combe-Grenal (Dordogne, France): an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worked Bone Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining strontium and sulphur isotope analysis to reconstruct Paleolithic reindeer mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a common protocol to combine various analyses on the same teeth: the example of the DeerPal project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomy of teeth: between nature and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining sulphur and strontium isotopic analysis to recreate Paleolithic reindeer mobility and spatiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la surexploitation des ressources animales au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Effondrement du monde vivant et surexploitation des ressources", 147ème Congrès du CTHS "Effondrements et ruptures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costamagno S., May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ZooMS data in the reconstruction of Palaeolithic subsistence strategies and post-excavation stratigraphies: what’s the point of view of a “traditional” zooarchaeologist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raija Katarina Heikkilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZooMS and zooarchaeology: methodological challenges and interpretive potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geoff Smith; Karen Ruebes; Virginie Sinet-Mathiot; Frido Welker, Apr 2023, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis of deer and large bovids from Combe Grenal (Dordogne, France): what does it tell us about Neandertal subsistence strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA 2022 : Tracing social dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all those who wander are lost. Territorialité et mobilité des néandertaliens du techno-complexe Quina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomad’s lands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Junior Nomad’s lands : économies, sociétés et matérialités des nomades, MOM, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retouched bone tools in Middle Palaeolithic layers at Combe-Grenal (Dordogne, France) ? Taphonomic, use-wear and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining strontium and sulphur isotopic analysis with isoscape modelling to better understand faunal mobility and spatiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EAA Annual Meeting Budapest, Hungary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis of deer from Combe Grenal (Dordogne, France): a new insight into the paleoenvironmental variations during the Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap (CPEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric morphometrics of Rangifer teeth: a tool for exploring human-deer interactions during the Palaeolithic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanghzou Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DeerPal project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wokshop: Reindeer Palaeoecology and Human-Reindeer Relationships in the Pleistocene and Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation du versant nord des Pyrénées au Paléolithique récent : apport des données archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre pendant la dernière glaciation. Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Pallier; Caroline Renard; Marc Jarry; Mathieu Lejay, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation on reindeer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International wokshop: Reindeer Palaeoecology and Human-Reindeer Relationships in the Pleistocene and Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Pelletier; Jean-Baptiste Mallye; Anna-Kaiser Salmi, Jun 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation to cold environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “PACE” Prehistoric Adaptations to Cold Environments: multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auréade Henry; Marine Vanlandeghem, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal hunting seasonality and Mobility Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° congrès mondial de l’UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the age and season-at-death of ungulates from the analysis of archaeological dental cementum: Recent improvements and perspectives from the CemeNTAA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02007451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronological analysis in zooarchaeology: a new analytical protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Dental Morphology &amp; 2nd congress of International Association for Paleodontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe−Grenal: new excavations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Altai and Southwestern France: new research on the complex question of Late Pleistocene demographic histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Les Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthal hunting seasonality and mobility patterns : a cementochronological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Dental Morphology (ISDM) and 2nd congrès de l’International Association for Paleodontology (IAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moustier: a century of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Altai and Southwestern France: new research on the complex question of Late Pleistocene demographic histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Les Eyzies-de-Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting seasonality and mobility patterns among late Neanderthals in Southwestern France. A cementochronological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual ESHE Meeting, European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regourdou 1 (Dordogne, France) : one of the oldest nearly complete Neandertal skeleton ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vance T. Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th annual meeting of the European Society for the study of Human Evolution (Madrid, 14-17 septembre 2016) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Madrid, Spain. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the possible Neandertal burial at Regourdou (Montignac-sur-Vézère, Dordogne, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trenton Holliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture-Veschambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIème rencontres internationales d’Archéologie et d’Histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Antibes, France. pp.175-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Resolution In Dental Cementum Analyses Applied To Archaeological Contexts: CemeNTAA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 5th International Meetings of the ESHE (European Society for the study of Human Evolution)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des faunes et des hommes : interactions entre environnements et cultures à la fin du Paléolithique moyen et au début du Paléolithique supérieur dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4 - OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célimene Mussini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010. Vol. 2, Paléolithique et Mésolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techno-complexes lithiques du paléolithique moyen récent (MIS5-3) du nord-est aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeological analyses of macromammal and tortoise remains from the Howieson Poort layers of Klipdrift Shelter, southern Cape, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw Badenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Stuart Henshilwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-African archaeological association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zwyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeocology and human behavioral adaptation around the LGM in Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4-OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to the paleoenvironmental settings of Mousterian hunters in southwestern France: combining data from large and small fauna communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Survey and Upper Paleolithic Assemblages in North - Eastern Mongolia: Introducing the Havstgayt Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for East Asian Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Ulaanbaatar, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie des occupations du Paléolithique moyen du Bassin aquitain: un nouveau bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Union of Prehistoric and Protohistoric Sciences World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izuho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th worldwide conference of the Society for East Asian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulan Bator, Mongolia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ending for the Mousterian in South-western France? A revision of the Final Middle Palaeolithic record in South-western France and its implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of human presence in Pleistocene hyena dens: tiny records for big questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Tournepiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hominid-Carnivore interactions during the Pleistocene, Salou/Tarragone international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Salou, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of changes in ungulate communities on the interactions between human groups and hyenas from MIS 5 to MIS 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA, 18th international congress of quaternary sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du Rhinocéros dans le régime alimentaire des hyènes à Camiac (Gironde, France) et ses implications pour la compétition avec les derniers néandertaliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antibes, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary trends in Magdalenian societies from southwestern France (18-14 Ky cal BP): Survey of a complex process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA, 18th international congress of quaternary sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “hyena event” at the Middle-to-Upper Palaeolithic transition? Preliminary results from South-West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ª Reunión de científicos sobre cubiles de hiena (y otros grandes carnívoros) en los yacimientos arqueológicos de la Península Ibérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Alcalá de Henares, Spain. p. 510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing faunal changes from Mousterian to Aurignacian times: evolution in species procurement in the South-West of France from OIS 5 to OIS 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 11th international conference of zooarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicrOccitanie: evolution of microvertebrate communities from the Pleistocene / Holocene transition to the end of Neolithic in Occitanie (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Meeting of the ICAZ Microvertebrate Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating ZooMS and zooarchaeology to assess the Châtelperronian and carnivore occupations at Cassenade (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ruebens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff M Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Archaeological Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, York (United Kingdom), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing reindeer (Rangifer tarandus) mobility patterns through 3D GMM analysis of their phalanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belén Galán López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EAA Annual Meeting Budapest, Hungary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur isoscapes and faunal spatial palaeoecology: developing, refining, and applying isoscape-based sulphur analyses to Late Pleistocene fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Britton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKAS, UK Archaeological Sciences conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage d’oxydes de fer et de manganèse à la fin du Paléolithique moyen, quelle signification culturelle ? L’exemple de la séquence de Combe-Grenal, Dordogne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DeerPal project: humans and deer during the Palaeolithic, integrating the variability of prey ecology and ethology in the investigation of past human – environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Adaptations to Cold Environments : multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting seasonality and mobility patterns among late Neanderthals in Southwestern France. A cementochronological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Laure Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the Study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronological analysis in zooarchaeology : a new analytical protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e International Symposium on Dental Morphology (ISDM) and 2d congrès de l’International Association for Paleodontology (IAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTA B or not to 'B', that is the question? Ongoing work concerning unpublished lithic and faunal material from Le Moustier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet NéMo: The Chronology and Cultural Context of Neandertal Skeletal Material in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the use of reindeer foetal bone measurements for zooarchaeological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de fouille sur les sites paléolithiques : justification des besoins et modalités de mise en œuvre à Combe-Grenal et à l’abri inférieur du Moustier (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning up a Messy Mousterian: How to describe and interpret Late Middle Palaeolithic chrono-cultural variability in Atlantic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, pp.1 - 3, 2017, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la Rencontre Inter-Labos « Archéos en Transitions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13lct⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA4CD199"/>
+    <w:nsid w:val="99FF2F4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22FC291B"/>
+    <w:nsid w:val="33223BE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F55964AF"/>
+    <w:nsid w:val="BF4AB98B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="03CB2B4E"/>
+    <w:nsid w:val="06CEAA54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BBB87B98"/>
+    <w:nsid w:val="8FA81E0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0E334C1D"/>
+    <w:nsid w:val="F602AA7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="ACDA83EA"/>
+    <w:nsid w:val="9936788B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1243,51 +1243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-discamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2464-0761" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15865286X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/commission-ecotraces-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/archeoscience" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pygar.omp.eu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parc-pyrenees-ariegeoises.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/smp3c-theme-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/master-prehistoire-protohistoire/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deerpal.huma-num.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesdupasse.univ-toulouse.fr/2024/03/22/projet-microccitanie/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesdupasse.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tipzoo.cnrs.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediscamps.shinyapps.io/foetusmeteR" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00671035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/christelle-dancette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/eugenie-capdepon#/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atecopol.hypotheses.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barakat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Laure Jimenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Katarina Heikkil&#228;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hodgkins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ruebens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff M Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2024.iss2.1128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2024.iss2.1101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04018912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Koliasnikova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1085699" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278395" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04234326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00155-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Gal&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285487" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.289" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kaisa Salmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33422-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7406" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank L'Engle Williams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Henry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Droke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03397352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a27" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/aew5c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02634042v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henshilwood" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2020/6754" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5826" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4958" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lebraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218568" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART136" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4897" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02556746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4378" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33084-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2018.1509724" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Sandgathe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Dibble" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.067" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.03.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552866v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton W. Holliday" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.04.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reynard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaw Badenhorst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145600" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463978v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stuart Henshilwood" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144866" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274002v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Holliday" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3678" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842671v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Armitage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.033" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139414v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.048" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012797v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984122v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3356/JRR-13-28.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743151v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.047" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH28X5JN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463967v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chagneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03766422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108569507.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108569507.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012903v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012901v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/le-troisieme-homme-prehistoire-de-l-altai/12076.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399944v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gu&#233;rin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463969v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399933v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603933v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Grimes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769337v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769356v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294663v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff M. Smith" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294706v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603951v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558274v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03926869v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915083v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451333v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghzou Yu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189530v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463970v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190217v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189535v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007451v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Naji" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104174v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012823v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195130v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012825v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757421v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance T. Holliday" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399912v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture-Veschambre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104172v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463929v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463926v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014717v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunchinsuren" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izuho" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836240v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835774v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463924v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463927v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729910v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463930v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656665v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463931v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tournepiche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463932v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463935v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524978v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769705v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523108v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558281v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672208v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012844v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012840v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463947v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463939v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769175v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769162v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891669v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.022" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054287v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lct" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-discamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2464-0761" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15865286X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/commission-ecotraces-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/archeoscience" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pygar.omp.eu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parc-pyrenees-ariegeoises.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/smp3c-theme-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/master-prehistoire-protohistoire/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deerpal.huma-num.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesdupasse.univ-toulouse.fr/2024/03/22/projet-microccitanie/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesdupasse.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tipzoo.cnrs.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediscamps.shinyapps.io/foetusmeteR" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00671035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/christelle-dancette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/equipes-et-ateliers/smp3c-societes-et-milieux-des-populations-de-chasseurs-cueilleurs-collecteurs/eugenie-capdepon#/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atecopol.hypotheses.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barakat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Laure Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raija Katarina Heikkil&#228;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hodgkins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109744" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ruebens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff M Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2024.iss2.1128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2024.iss2.1101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04234326v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00155-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278395" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.289" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Gal&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Kaisa Salmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33422-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04018912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Koliasnikova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1085699" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7406" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank L'Engle Williams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Henry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Droke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03397352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a27" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/aew5c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02634042v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henshilwood" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2020/6754" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5826" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4958" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lebraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218568" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART136" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4897" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02556746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4378" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33084-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2018.1509724" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891666v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.03.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552866v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton W. Holliday" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.04.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Sandgathe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Dibble" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reynard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaw Badenhorst" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145600" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463978v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stuart Henshilwood" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144866" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274002v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Holliday" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3678" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842676v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842670v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Armitage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.01.033" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139414v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.048" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012797v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984122v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3356/JRR-13-28.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842850v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463967v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chagneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743151v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH28X5JN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03766422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108569507.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108569507.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012903v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012901v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/le-troisieme-homme-prehistoire-de-l-altai/12076.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399944v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gu&#233;rin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463969v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399933v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769337v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769356v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603933v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Grimes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294706v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603951v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lam" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161231v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff M. Smith" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671741v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915083v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03926869v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558274v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451333v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghzou Yu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463970v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189530v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190217v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189535v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007451v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Naji" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104174v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012823v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012825v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195130v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757421v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance T. Holliday" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399912v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture-Veschambre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104172v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836240v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835774v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463929v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463926v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014717v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunchinsuren" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izuho" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463924v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463927v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729910v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014696v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463930v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463931v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tournepiche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463932v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656665v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524978v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463935v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523108v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769705v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558281v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672208v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157342v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012844v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012840v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463947v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463939v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769162v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769175v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891669v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.022" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054287v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lct" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>