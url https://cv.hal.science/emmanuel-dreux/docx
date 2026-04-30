--- v0 (2026-04-07)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel DREUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au contraire (Godard comique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dork Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Jean-Luc Godard : encore et après, 71, pp.147-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au contraire (Godard comique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dork Zabunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Bizarre&amp;lt;/i&amp;gt; (1953-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Revues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°49, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdr.049.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a pas d’âge pour Jerry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82-83, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buster Keaton, agent tous risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Portique : Revue de Philosophie et de sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/leportique.2173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burlesque, quoi de neuf ? Playtime (1967) de Jacques Tati & The Party (1968) de Blake Edwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cinéma et Charlot, en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elie Faure, le sentiment de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Marc Terrasse ; Musée Jeanne-D'Albret, Sep 2023, Orthez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;A la Recherche du mélodrame français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Forret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Herpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "A la Recherche du mélodrame français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Dreux - Mélanie Forret - Noël Herpe - ESTCA (EA 2302), Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comédie moliéresque est-elle encore « chose trop sérieuse pour être confiée à des comiques » ? A propos de L’Avare de De Funès, « classique » discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et enjeux contemporains de la (re)diffusion des comédies populaires françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; RIRRA 21, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comiques muets italiens dans les collections du CNC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvertes du cinéma muet italien dans les collections du CNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Gailleurd, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaplin années 20 : autoportrait du cinéaste en artiste (d’avant-garde ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaplin dans l’œil des avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Acte, Université Paris 1 Panthéon-sorbonne; Musée des Arts de Nantes, Dec 2019, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Vies parallèles et successives de l’Inspecteur (en chef) Clouseau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personnages en séries, séries de personnages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen-Normandie; LASLAR, May 2018, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comiques muets italiens dans les collections du Eye FilmMuseum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Dive in the collections of the Eye FilmMuseum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Gailleurd, Dec 2018, Amsterdam (Hollande), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaplin Années 20 : autoportrait du cinéaste en artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Moure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lebossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut ACTE (Université Paris 1 Panthéon sorbonne) ; Musée des Arts de Nantes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités de Charlie Chaplin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, pp.123-137, 2022, Caméras Subjectives, 978-2-87449-967-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Vaillant ; Matthieu Letourneux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Empire du rire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.751-765, 2021, 978-2-271-12526-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Burlesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Empire du rire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.417-430, 2021, 978-2-271-12526-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Méliès, Charlie Chaplin et « l’examinateur distrait »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ArTeC (La grande collection). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la distraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.120-137, 2021, 9782840164739. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.27113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just Westerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantaisies de John ford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passage(s), 2020, Focales, 979-10-94898-72-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande Diagonale : 1974-1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESTCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinéma en mouvements depuis la Nouvelle Vague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.119-128, 2019, arts 8, 978-2-343-10813-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où la charrue tire ses boeufs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christa Blümlinger ; Mathias Lavin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geste filmé, gestes filmiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-120, 2018, Images, Médiums, ISBN : 978-88-6976-106-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verdoux et Annabella, Marie, Lydia, Mona et quelques autres…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buster Keaton, le soupirant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son dans &amp;quot;City Lights&amp;quot; de Charlie Chaplin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"City Lights" de Charlie Chaplin (Blu-Ray/DVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espace dans &amp;quot;The Circus&amp;quot; de Charlie Chaplin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Circus" de Charlie Chaplin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel DREUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au contraire (Godard comique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dork Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Jean-Luc Godard : encore et après, 71, pp.147-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au contraire (Godard comique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dork Zabunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Bizarre&amp;lt;/i&amp;gt; (1953-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Revues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°49, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdr.049.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a pas d’âge pour Jerry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82-83, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buster Keaton, agent tous risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Portique : Revue de Philosophie et de sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/leportique.2173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burlesque, quoi de neuf ? Playtime (1967) de Jacques Tati & The Party (1968) de Blake Edwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cinéma et Charlot, en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elie Faure, le sentiment de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Marc Terrasse ; Musée Jeanne-D'Albret, Sep 2023, Orthez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;A la Recherche du mélodrame français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Forret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Herpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "A la Recherche du mélodrame français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Dreux - Mélanie Forret - Noël Herpe - ESTCA (EA 2302), Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comédie moliéresque est-elle encore « chose trop sérieuse pour être confiée à des comiques » ? A propos de L’Avare de De Funès, « classique » discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et enjeux contemporains de la (re)diffusion des comédies populaires françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; RIRRA 21, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comiques muets italiens dans les collections du CNC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvertes du cinéma muet italien dans les collections du CNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Gailleurd, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaplin années 20 : autoportrait du cinéaste en artiste (d’avant-garde ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaplin dans l’œil des avant-gardes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Acte, Université Paris 1 Panthéon-sorbonne; Musée des Arts de Nantes, Dec 2019, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comiques muets italiens dans les collections du Eye FilmMuseum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Dive in the collections of the Eye FilmMuseum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Gailleurd, Dec 2018, Amsterdam (Hollande), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Vies parallèles et successives de l’Inspecteur (en chef) Clouseau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personnages en séries, séries de personnages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen-Normandie; LASLAR, May 2018, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaplin Années 20 : autoportrait du cinéaste en artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Moure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lebossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut ACTE (Université Paris 1 Panthéon sorbonne) ; Musée des Arts de Nantes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités de Charlie Chaplin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, pp.123-137, 2022, Caméras Subjectives, 978-2-87449-967-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Burlesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Empire du rire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.417-430, 2021, 978-2-271-12526-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Méliès, Charlie Chaplin et « l’examinateur distrait »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ArTeC (La grande collection). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la distraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.120-137, 2021, 9782840164739. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.27113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Vaillant ; Matthieu Letourneux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Empire du rire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.751-765, 2021, 978-2-271-12526-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just Westerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantaisies de John ford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passage(s), 2020, Focales, 979-10-94898-72-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande Diagonale : 1974-1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESTCA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinéma en mouvements depuis la Nouvelle Vague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.119-128, 2019, arts 8, 978-2-343-10813-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où la charrue tire ses boeufs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christa Blümlinger ; Mathias Lavin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geste filmé, gestes filmiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-120, 2018, Images, Médiums, ISBN : 978-88-6976-106-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verdoux et Annabella, Marie, Lydia, Mona et quelques autres…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buster Keaton, le soupirant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son dans &amp;quot;City Lights&amp;quot; de Charlie Chaplin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"City Lights" de Charlie Chaplin (Blu-Ray/DVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espace dans &amp;quot;The Circus&amp;quot; de Charlie Chaplin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Circus" de Charlie Chaplin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dork Zabunyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04422975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.049.0002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04143488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03794536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.2173" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04243058v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Herpe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leboss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.27113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cav&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Keller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le P&#233;ron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/geste-filme-gestes-filmiques/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dork Zabunyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04422975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.049.0002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04143488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03794536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.2173" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04243058v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Herpe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leboss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.27113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cav&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Keller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le P&#233;ron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/geste-filme-gestes-filmiques/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>