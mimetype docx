--- v1 (2026-03-29)
+++ v2 (2026-04-27)
@@ -100,317 +100,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D timelines in VR: Adaptive speed for 3D data navigation on a concave timeline</w:t>
+                <w:t xml:space="preserve">Augmented urban models: Investigating how data layout and link to the physical referent impact visual search in augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Perelman</w:t>
+                <w:t xml:space="preserve">Mohamed Reda Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 207, pp.103672. </w:t>
+              <w:t xml:space="preserve">, 2025, 203, pp.103556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2025.103672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2025.103556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519735v1</w:t>
+                <w:t xml:space="preserve">hal-05514978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented urban models: Investigating how data layout and link to the physical referent impact visual search in augmented reality</w:t>
+                <w:t xml:space="preserve">3D timelines in VR: Adaptive speed for 3D data navigation on a concave timeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Reda Benkhelifa</w:t>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 203, pp.103556. </w:t>
+              <w:t xml:space="preserve">, 2025, 207, pp.103672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2025.103556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2025.103672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514978v1</w:t>
+                <w:t xml:space="preserve">hal-05519735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Physical Referent Features as Input for Multidimensional Data Selection in Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -444,77 +444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Thumb Pointing and Command Selection Techniques for Tablets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.103203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -600,51 +600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.99 - 108. </w:t>
@@ -682,64 +682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de dispositifs tactiles comme support à l'analyse de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -810,295 +810,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worm Selector: Volume Selection in a 3D Point Cloud Through Adaptive Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interaction Tangible sur Table, un cadre fédérateur illustré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lepreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of virtual reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IJVR.2017.17.1.2884⟩</w:t>
+              <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.23 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jips.3902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530735v1</w:t>
+                <w:t xml:space="preserve">hal-01578894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Tangible sur Table, un cadre fédérateur illustré</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Worm Selector: Volume Selection in a 3D Point Cloud Through Adaptive Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Kolski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (1), pp.23 - 59. </w:t>
+              <w:t xml:space="preserve">International journal of virtual reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (01), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jips.3902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/IJVR.2017.17.1.2884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578894v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A layered structure for a design space dedicated to rich interactive multimedia content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Celentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, vol. 76 (n° 4), pp. 5191-5220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1132,103 +1132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Tangible sur Table, définitions et modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Volume 5, Number 1 (1), pp.1-21. </w:t>
@@ -1279,51 +1279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Metaphor Reification in Tangible Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Celentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 9 (n° 3), pp. 231-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1357,51 +1357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MDE-based framework to support the development of Mixed Interactive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1474,77 +1474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone Based 3D Navigation Techniques in an Astronomical Observatory Context: Implementation and Evaluation in a Software Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,51 +1651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Croenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (5), pp.605-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1721,51 +1721,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1774,77 +1774,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Literature Review to Characterize Asymmetric Interaction in Collaborative Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bréhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2025, Yokohama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1872,200 +1872,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction avec des Référents Physiques Dans et Autour du Champ D’Affichage des Casques Semi-Transparents de Réalité Augmentée</w:t>
+                <w:t xml:space="preserve">Techniques de Réduction de l’Occultation pour la Sélection de Référents Physiques en Réalité Augmentée : Adaptation et Evaluation de Techniques de Réalité Virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '24: 35th International Francophone Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris France, France. </w:t>
+              <w:t xml:space="preserve">IHM '25: 36th Conference on l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Nov 2025, Toulouse France, France. pp.1-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3649792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450136v1</w:t>
+                <w:t xml:space="preserve">hal-05294849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Asymmetries of Collaborative Hybrid Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Brehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone d’Interaction Humain-Machine (AFIHM); Sorbonne Université, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2084,1611 +2084,1624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition visuelle en réalité mixte, depuis et vers une table interactive : Analyse de la transition entre un écran virtuel et un écran physique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gary Perelman</w:t>
+                <w:t xml:space="preserve">Interaction avec des Référents Physiques Dans et Autour du Champ D’Affichage des Casques Semi-Transparents de Réalité Augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3500866.3516377⟩</w:t>
+              <w:t xml:space="preserve">IHM '24: 35th International Francophone Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris France, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3649792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845381v1</w:t>
+                <w:t xml:space="preserve">hal-04450136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual transitions around tabletops in mixed reality: study on a visual acquisition task between vertical virtual displays and horizontal tabletops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Acquisition visuelle en réalité mixte, depuis et vers une table interactive : Analyse de la transition entre un écran virtuel et un écran physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Interactive Surfaces and Spaces Conference (ACM ISS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Wellington, New Zealand. pp.660-679, </w:t>
+              <w:t xml:space="preserve">33ème Conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d’Interaction Humain-Machine (AFIHM); Institut de recherche NADI de l’Université de Namur, Nov 2022, Namur, Belgique. pp.1-17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3567738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3500866.3516377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856210v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HoloBar: Rapid Command Execution for Head-Worn AR Exploiting Around the Field-of-View Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+                <w:t xml:space="preserve">Visual transitions around tabletops in mixed reality: study on a visual acquisition task between vertical virtual displays and horizontal tabletops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3411764.3445255⟩</w:t>
+              <w:t xml:space="preserve">ACM Interactive Surfaces and Spaces Conference (ACM ISS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Wellington, New Zealand. pp.660-679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3567738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228919v1</w:t>
+                <w:t xml:space="preserve">hal-03856210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward phygital agent-based interactive simulations to support urban planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Amblard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsy Kaddoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Agent-Based Modelling of Urban Systems (ABMUS @ AAMAS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, London (Virtual), United Kingdom. pp.36-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCom: Exploiter un Smartphone pour Interagir avec les Barres d’Outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Keddisseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Conférence francophone sur l'Interaction Humain-Machine (IHM 20.21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone d’Interaction Homme-Machine (AFIHM), Apr 2021, Metz (Virtual Event), France. pp.3:1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3450522.3451244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Predictive Performance Model for Immersive Interactions in Mixed Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cabric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Computer Society; IEEE VGTC; ACM SIGGRAPH, Oct 2021, Bari, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISMAR52148.2021.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KeyTch: Combining the Keyboard with a Touchscreen for Rapid Command Selection on Toolbars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elio Keddisseh</w:t>
+                <w:t xml:space="preserve">HoloBar: Rapid Command Execution for Head-Worn AR Exploiting Around the Field-of-View Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction (ACM SIGCHI), May 2021, Yokohama - Online, Japan. pp.1-13, </w:t>
+              <w:t xml:space="preserve">, ACM SIGCHI, May 2021, Online Virtual Conference (originally Yokohama, Japan), Japan. pp.1-17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3411764.3445288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3411764.3445255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276483v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de KLM au Pointage du Regard et Validation Gestuelle dans HoloLens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Cabric</w:t>
+                <w:t xml:space="preserve">KeyTch: Combining the Keyboard with a Touchscreen for Rapid Command Selection on Toolbars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Keddisseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Conférence Internationale Francophone sur l'Interaction Homme-Machine : Interaction, Design et Enfants (IHM 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction (ACM SIGCHI), May 2021, Yokohama - Online, Japan. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3411764.3445288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232391v2</w:t>
+                <w:t xml:space="preserve">hal-03276483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Human Machine Interfaces in an Autonomous Vehicle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gomez Jauregui</w:t>
+                <w:t xml:space="preserve">Extension de KLM au Pointage du Regard et Validation Gestuelle dans HoloLens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cabric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Explainable AI in Automated Driving: a User-Centered Interaction Approach in 11th International ACM Conference on Automotive User Interfaces and Interactive Vehicular Applications (Automotive UI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Utrecht, Netherlands. pp.1-9</w:t>
+              <w:t xml:space="preserve">32ème Conférence Internationale Francophone sur l'Interaction Homme-Machine : Interaction, Design et Enfants (IHM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d’Interaction Homme-Machine (AFIHM); Université de Lorraine, Apr 2021, Metz, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621807v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TouchGlass: Raycasting from a Glass Surface to Point at Physical Objects in Public Exhibits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">R++, User-Friendly Statistical Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Furió</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29387-1_15⟩</w:t>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.605-609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553872v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility study for augmented keyboard for input interaction techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Keddisseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Issa Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.6:1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3366551.3370345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Screen Reachability on an Articulated Dual-Display Smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.476-485, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-29387-1_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R++, User-Friendly Statistical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Genolini</w:t>
+                <w:t xml:space="preserve">TouchGlass: Raycasting from a Glass Surface to Point at Physical Objects in Public Exhibits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cabric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Furió</w:t>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_46⟩</w:t>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.249-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29387-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878633v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Frame for Describing Multi-* Interactive Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adaptive Human Machine Interfaces in an Autonomous Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gomez Jauregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Italian SIGCHI Special Interest Group on Computer-Human Interaction Chapter (CHI - SIGCHI 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Explainable AI in Automated Driving: a User-Centered Interaction Approach in 11th International ACM Conference on Automotive User Interfaces and Interactive Vehicular Applications (Automotive UI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Utrecht, Netherlands. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901591v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Tablets with Smartphones for Data Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3759,1497 +3772,1484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menu linéaire, contextuel, et circulaire : cas d'application pour la création de situation tactique (SITAC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Analytical Frame for Describing Multi-* Interactive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2019 - 31e conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Conference on Italian SIGCHI Special Interest Group on Computer-Human Interaction Chapter (CHI - SIGCHI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Padua, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3351995.3352040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407614v1</w:t>
+                <w:t xml:space="preserve">hal-02901591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Body Tangible Interaction: Using the Body to Support Tangible Manipulations for Immersive Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+                <w:t xml:space="preserve">Menu linéaire, contextuel, et circulaire : cas d'application pour la création de situation tactique (SITAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pourang Irani</w:t>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">Michel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM 2019 - 31e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.4:1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278309v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Eco-Feedback Systems for a University Campus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-Body Tangible Interaction: Using the Body to Support Tangible Manipulations for Immersive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Pittarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EAI International Conference on Smart Objects and Technologies for Social Good (GOODTECHS 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3284869.3284889⟩</w:t>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.471-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621619v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling-Menu: Rapid Command Selection in Toolbars Using Roll Gestures with a Multi-DoF Mouse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Interaction Paradigm For Exploring Spatio-Temporal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGCHI Conference on Human Factors in Computing Systems (CHI 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Multimodal Interaction for Data Visualization, organized as part of the ACM AVI 2018 conference (MultimodalVis 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Grosseto, Italy. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623081v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Selection for Spreadsheets on Tablets: Stacking-Based Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gary Perelman</w:t>
+                <w:t xml:space="preserve">DichotoZoom : Technique de sélection d’objets dans un environnement virtuel 3D affiché sur Smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Balaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cabric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI EA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. 11p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866404v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche pour l'exploration de données spatio-temporelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Cassat</w:t>
+                <w:t xml:space="preserve">Combinaison de dispositifs tactiles pour interagir avec un tableur sur tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Brest, France. 7p</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. pp.20-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899365v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction modularity in multi-device systems: a conceptual approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle approche pour l'exploration de données spatio-temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augusto Celentano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Visual Interfaces (AVI 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. 7p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295351v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DichotoZoom : Technique de sélection d’objets dans un environnement virtuel 3D affiché sur Smartphone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Cabric</w:t>
+                <w:t xml:space="preserve">Cell Selection for Spreadsheets on Tablets: Stacking-Based Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI EA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3170427.3186546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899077v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de dispositifs tactiles pour interagir avec un tableur sur tablette</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rolling-Menu: Rapid Command Selection in Toolbars Using Roll Gestures with a Multi-DoF Mouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGCHI Conference on Human Factors in Computing Systems (CHI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898855v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du corps comme support à l'interaction à distance avec un dispositif à multiple degrés de libertés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction modularity in multi-device systems: a conceptual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Celentano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Visual Interfaces (AVI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Grossetto, Italy. pp.60-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3206505.3206559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898853v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pen-Based Bimanual Approach for Interaction in Multi-Display Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Eco-Feedback Systems for a University Campus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pittarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th EAI International Conference on Smart Objects and Technologies for Social Good (GOODTECHS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAI International, Nov 2018, Bologna, Italy. pp.49-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3284869.3284889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899198v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Interaction Paradigm For Exploring Spatio-Temporal Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Cassat</w:t>
+                <w:t xml:space="preserve">Utilisation du corps comme support à l'interaction à distance avec un dispositif à multiple degrés de libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pourang Irani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multimodal Interaction for Data Visualization, organized as part of the ACM AVI 2018 conference (MultimodalVis 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Grosseto, Italy. pp.0</w:t>
+              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181910v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets du quotidien pour interagir avec des environnements multi- écrans publics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+                <w:t xml:space="preserve">A Pen-Based Bimanual Approach for Interaction in Multi-Display Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Keddisseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine (IHM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3132129.3132155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01578220v1</w:t>
+                <w:t xml:space="preserve">hal-01899198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction-in-the-large vs interaction-in-the-small in multi-device systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Celentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Biannual Conference of the Italian SIGCHI Chapter (CHItaly 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Sep 2017, Cagliary, Italy. pp.19:1-19:10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5277,3183 +5277,3287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation de retours visuels sur une maquette phygitale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Cabric</w:t>
+                <w:t xml:space="preserve">Objets du quotidien pour interagir avec des environnements multi- écrans publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine (IHM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM: Association Francophone de l'Interaction Homme-Machine, Aug 2017, Poitiers, France. pp.1--10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3132129.3132162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578334v1</w:t>
+                <w:t xml:space="preserve">hal-01578220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDome: a touch-enabled 6DOF interactive device for multi-display environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+                <w:t xml:space="preserve">Conception et évaluation de retours visuels sur une maquette phygitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cabric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI 2017 Conference on Human Factors in Computing Systems (CHI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine (IHM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM: Association Francophone de l'Interaction Homme-Machine, Aug 2017, Poitiers, France. pp.1--10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740024v1</w:t>
+                <w:t xml:space="preserve">hal-01578334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing the engaging Energy-Box Bridging the gap between energy control systems and users' energy awareness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TDome: a touch-enabled 6DOF interactive device for multi-display environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Pittarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Smart and Sustainable Cities, part of the SmartWorld 2017 Congress (WSSC/SmartWorld 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, San Francisco, United States. pp.43-50</w:t>
+              <w:t xml:space="preserve">ACM CHI 2017 Conference on Human Factors in Computing Systems (CHI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Denver, United States. pp. 5892-5904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658182v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction multi-dispositifs pour tableurs sur tablette</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing the engaging Energy-Box Bridging the gap between energy control systems and users' energy awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pittarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Smart and Sustainable Cities, part of the SmartWorld 2017 Congress (WSSC/SmartWorld 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Francisco, United States. pp.43-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3132129.3132132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01578468v1</w:t>
+                <w:t xml:space="preserve">hal-03658182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l'interaction avec une barre de menus grâce à des gestes d'inclinaison sur une souris multidimensionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction multi-dispositifs pour tableurs sur tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine (IHM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. pp.83-92, </w:t>
+              <w:t xml:space="preserve">29ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM : Association Francophone de l'Interaction Homme-Machine, Aug 2017, Poitiers, France. pp.105-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3132129.3132131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578456v1</w:t>
+                <w:t xml:space="preserve">hal-01578468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECO: A Design Space for Device Composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Améliorer l'interaction avec une barre de menus grâce à des gestes d'inclinaison sur une souris multidimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM conference on Designing Interactive Systems (DIS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine (IHM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. pp.83-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500513v1</w:t>
+                <w:t xml:space="preserve">hal-01578456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Effects of Splitting Detailed Views in Overview+Detail Interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysing Interaction Trajectories in Multi-device Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Celentano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Nordic Conference on Human-Computer Interaction (NordiCHI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Gothenburg, Sweden. pp. 1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2935334.2935341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04109567v1</w:t>
+                <w:t xml:space="preserve">hal-01912803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre de conception centré utilisateur pour les systèmes de biofeedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Truillet</w:t>
+                <w:t xml:space="preserve">DECO: A Design Space for Device Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM conference on Designing Interactive Systems (DIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brisbane, Australia. pp. 435-446</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384332v1</w:t>
+                <w:t xml:space="preserve">hal-01500513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Interaction Trajectories in Multi-device Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Effects of Splitting Detailed Views in Overview+Detail Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augusto Celentano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Nordic Conference on Human-Computer Interaction (NordiCHI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.180-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2935334.2935341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912803v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction multi-niveaux pour l'exploration d'un espace d'information riche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Un cadre de conception centré utilisateur pour les systèmes de biofeedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augusto Celentano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w7, </w:t>
+              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.285-290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2820619.2825008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219072v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Space for Exploring Rich and Complex Information Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augusto Celentano</w:t>
+                <w:t xml:space="preserve">Disco(s) : Dispositifs à Multiples Degrés de Liberté pour Interagir avec des Données Multidimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Biannual Conference of the Italian SIGCHI Chapter (CHItaly 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp. 34-41</w:t>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327082v1</w:t>
+                <w:t xml:space="preserve">hal-01219926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of an &amp;quot;Around the SmartPhone&amp;quot; Technique for 3D Manipulations on Distant Display</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+                <w:t xml:space="preserve">The Roly-Poly Mouse: Designing a Rolling Input Device Unifying 2D and 3D Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium on Spatial User Interaction (SUI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM Special Interest Group on Computer Graphics (SIGGRAPH); ACM Special Interest Group on Computer-Human Interaction (SIGCHI), Aug 2015, Los Angeles California, United States. pp.69-78, </w:t>
+              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2788940.2788941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040709v1</w:t>
+                <w:t xml:space="preserve">hal-01116302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation d'une technique d'interaction pour la sélection d'un volume dans un nuage de point 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design and Evaluation of an &amp;quot;Around the SmartPhone&amp;quot; Technique for 3D Manipulations on Distant Display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a3, </w:t>
+              <w:t xml:space="preserve">3rd Symposium on Spatial User Interaction (SUI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Computer Graphics (SIGGRAPH); ACM Special Interest Group on Computer-Human Interaction (SIGCHI), Aug 2015, Los Angeles California, United States. pp.69-78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2820619.2820622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2788940.2788941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218471v1</w:t>
+                <w:t xml:space="preserve">hal-04040709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions non-visuelles pour faciliter le rendu d’une séquence d’informations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Design Space for Exploring Rich and Complex Information Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Biannual Conference of the Italian SIGCHI Chapter (CHItaly 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp. 34-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219094v1</w:t>
+                <w:t xml:space="preserve">hal-01327082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roly-Poly Mouse: Designing a Rolling Input Device Unifying 2D and 3D Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction multi-niveaux pour l'exploration d'un espace d'information riche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2702123.2702244⟩</w:t>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2825008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116302v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disco(s) : Dispositifs à Multiples Degrés de Liberté pour Interagir avec des Données Multidimensionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gary Perelman</w:t>
+                <w:t xml:space="preserve">Conception et évaluation d'une technique d'interaction pour la sélection d'un volume dans un nuage de point 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d06</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2820622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219926v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un Dispositif pour Interagir avec des Données Multidimensionnelles : Disco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gary Perelman</w:t>
+                <w:t xml:space="preserve">Interactions non-visuelles pour faciliter le rendu d’une séquence d’informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2825013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090411v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Interaction Techniques in the 3D Virtual Environment on Mobile Devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Metaphors, Analogies, Symbols: In Search of Naturalness in Tangible User Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Virtual, Augmented and Mixed Reality: Designing and Developing Augmented and Virtual Environments (VAMR 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intelligent Human Computer Interaction - IHCI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Evry, France. pp. 99-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064212v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone-Based 3D Navigation Technique for Use in a Museum Exhibit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Raynal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Minica Houry-Panchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Advances in Computer-Human Interactions (ACHI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Barcelone, Spain. pp.252--257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an engineering approach for advanced interaction techniques in 3D environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Classification of Interaction Techniques in the 3D Virtual Environment on Mobile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Balaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bou Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop HCI Engineering in the sixth ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Virtual, Augmented and Mixed Reality: Designing and Developing Augmented and Virtual Environments (VAMR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Heraklion, Greece. pp.3-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07458-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111114v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring smartphone-based interaction with overview+detail interfaces on 3D public displays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conception d’un Dispositif pour Interagir avec des Données Multidimensionnelles : Disco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.91-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2628363.2628374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04085207v1</w:t>
+                <w:t xml:space="preserve">hal-01090411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaphors, Analogies, Symbols: In Search of Naturalness in Tangible User Interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards an engineering approach for advanced interaction techniques in 3D environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minica Houry-Panchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Human Computer Interaction - IHCI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Evry, France. pp. 99-106</w:t>
+              <w:t xml:space="preserve">Workshop HCI Engineering in the sixth ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134685v1</w:t>
+                <w:t xml:space="preserve">hal-01111114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Assisted Creativity Sessions for the Design of Mixed Interactive Systems: a Protocol Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+                <w:t xml:space="preserve">Exploring smartphone-based interaction with overview+detail interfaces on 3D public displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cap Town, South Africa. pp.126-143, </w:t>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toronto, Canada. pp.125-134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40477-1_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2628363.2628374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264520v1</w:t>
+                <w:t xml:space="preserve">hal-04085207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Unification for Pointing Task Evaluation in 3D Desktop Virtual Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeless Pointing with Low-Precision Wrist Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Human Factors in Computing and Informatics (SouthCHI 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39062-3_35⟩</w:t>
+              <w:t xml:space="preserve">14th IFIP TC 13 International Conference - INTERACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp.494-511, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40477-1_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231767v1</w:t>
+                <w:t xml:space="preserve">hal-00821078v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUCK : a deDUCtive Keyboard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Unification for Pointing Task Evaluation in 3D Desktop Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Mobile Accessibility (MOBACC 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Human Factors in Computing and Informatics (SouthCHI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Maribor; ACM Slovenia and IEEE Slovenia, Jul 2013, Maribor, Slovenia. pp.562-580, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39062-3_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212866v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeless Pointing with Low-Precision Wrist Movements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Model Assisted Creativity Sessions for the Design of Mixed Interactive Systems: a Protocol Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFIP TC 13 International Conference - INTERACT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40477-1_31⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cap Town, South Africa. pp.126-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40477-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821078v2</w:t>
+                <w:t xml:space="preserve">hal-01264520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenarchitectures: The Use of Domain-Specific Architectures to Bridge Design and Implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DUCK : a deDUCtive Keyboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Graham</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Slim Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher Wolfe</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Mobile Accessibility (MOBACC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590876v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de systèmes interactifs mixtes : articulation d'une méthode informelle et d'un modèle d'interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scenarchitectures: The Use of Domain-Specific Architectures to Bridge Design and Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Coutrix</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1629826.1629874⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.341-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23771-3_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953691v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conception de systèmes interactifs mixtes : articulation d'une méthode informelle et d'un modèle d'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coutrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France. pp.293-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SIMBA: méthodologie et plateforme de prototypage moyenne fidélité pour les systèmes interactifs mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Abou Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UbiMob'08: 4th French-speaking conference on Mobility and ubiquity computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Saint Malo, France. pp.21-28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1376971.1376977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8463,137 +8567,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions tangibles pour déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème conférence francophone sur l'Interaction Homme-Machine (IHM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. , pp.94-95, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8603,139 +8707,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Engineering of Mixed Reality Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubois, Emmanuel; Gray, Philip; Nigay, Laurence. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.XIV, 450, 2009, Computer Science HCI Human–Computer Interaction Series, 978-1-84882-732-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84882-733-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8745,271 +8849,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability Recommendations for Mixed Interactive Systems: extraction and integration in a design process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Scapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Charfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Huang; W. and Alem; L. and Livingston; M. A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human factors in augmented reality environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.181-199, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-4205-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coconception d’expériences interactives augmentées pour les musées : application à la découverte de la cladistique (Chapitre 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Valléry; Marie-Christine Le Port; Moustafa Zouinar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie, conception de produits et services médiatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-210, 2010, 978-2-13-058552-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.lepo.2010.01.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9019,336 +9123,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de Réduction de l’Occultation pour la Sélection de Référents Physiques en Réalité Augmentée : Adaptation et Evaluation de Techniques de Réalité Virtuelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Truillet</w:t>
+                <w:t xml:space="preserve">Hinge Gestures: Leveraging Foldable Phone Hinges to Enrich Dual-Screen Tactile Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294849v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de Timelines 3D Concaves en Réalité Virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vue Radar : déporter le gestionnaire de fenêtres sur une tablette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9358,185 +9475,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence dans les réseaux satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique (Toulouse), 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008INPT023H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04468020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirurgie augmentée : un cas de réalité augmentée ; Conception et réalisation centrées sur l'utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9683,51 +9800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Perelman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marchal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103672" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Benkhelifa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648613" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2023.103203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cabric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.19.99" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.5935" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2017.17.1.2884" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.3902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Celentano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3714-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0198-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Appert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauffre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.03.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Schmitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Croenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.605-638" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Br&#233;hault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713129" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Truillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497160v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brehault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Probst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516377" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03856210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567738" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03228919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Sa&#239;di" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445255" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Keddisseh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451244" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03382871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR52148.2021.00035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03276483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445288" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232391v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621807v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez Jauregui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourang Irani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29387-1_15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Issa Sayegh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370345" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pecchioli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29387-1_27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furi&#243;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_46" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3351995.3352040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_24" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02278309v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_26" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pittarello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284869.3284889" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173941" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01866404v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186546" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cassat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206559" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Balaa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899198v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181910v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132155" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624126v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3125571.3125577" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132162" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740024v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132132" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132131" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500513v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935341" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384332v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004140" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912803v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040709v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2788940.2788941" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820622" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219094v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116302v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702244" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064212v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bou Issa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07458-0_1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111114v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2628363.2628374" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264520v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39062-3_35" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821078v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_31" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590876v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolfe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23771-3_26" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953691v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629874" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939487v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Abou Moussa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376977" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953304v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781848827325" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-733-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788069v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Charfi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4205-9_8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02528343v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Ergonomie_conception_de_produits_et_services_m%C3%A9diatis%C3%A9s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.lepo.2010.01.0183" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294849v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294622v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Reguig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04468020v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT023H" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004676v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Benkhelifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103556" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519735v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Perelman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103672" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648613" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2023.103203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cabric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.19.99" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.5935" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.3902" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2017.17.1.2884" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Celentano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3714-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0198-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Appert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauffre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.03.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Schmitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Croenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.605-638" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Br&#233;hault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713129" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Truillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765719" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497160v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brehault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Probst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516377" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03856210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567738" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567057v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Keddisseh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451244" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03382871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR52148.2021.00035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03228919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Sa&#239;di" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445255" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03276483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445288" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232391v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furi&#243;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_46" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Issa Sayegh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370345" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pecchioli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourang Irani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29387-1_27" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29387-1_15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez Jauregui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_24" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901591v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3351995.3352040" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02278309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cassat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Balaa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01866404v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186546" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173941" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206559" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pittarello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284869.3284889" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624126v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3125571.3125577" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132155" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578334v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132162" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132132" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578456v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132131" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500513v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109567v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935341" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004140" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219926v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702244" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040709v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2788940.2788941" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820622" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bou Issa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07458-0_1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085207v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2628363.2628374" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821078v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_31" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39062-3_35" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolfe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23771-3_26" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629874" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939487v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Abou Moussa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376977" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090415v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781848827325" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-733-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788069v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Charfi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4205-9_8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02528343v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Ergonomie_conception_de_produits_et_services_m%C3%A9diatis%C3%A9s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.lepo.2010.01.0183" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006865v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Reguig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04468020v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT023H" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>