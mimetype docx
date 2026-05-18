--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -100,317 +100,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented urban models: Investigating how data layout and link to the physical referent impact visual search in augmented reality</w:t>
+                <w:t xml:space="preserve">3D timelines in VR: Adaptive speed for 3D data navigation on a concave timeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Reda Benkhelifa</w:t>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 203, pp.103556. </w:t>
+              <w:t xml:space="preserve">, 2025, 207, pp.103672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2025.103556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2025.103672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514978v1</w:t>
+                <w:t xml:space="preserve">hal-05519735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D timelines in VR: Adaptive speed for 3D data navigation on a concave timeline</w:t>
+                <w:t xml:space="preserve">Augmented urban models: Investigating how data layout and link to the physical referent impact visual search in augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Perelman</w:t>
+                <w:t xml:space="preserve">Mohamed Reda Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 207, pp.103672. </w:t>
+              <w:t xml:space="preserve">, 2025, 203, pp.103556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2025.103672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2025.103556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519735v1</w:t>
+                <w:t xml:space="preserve">hal-05514978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Physical Referent Features as Input for Multidimensional Data Selection in Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -444,77 +444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Thumb Pointing and Command Selection Techniques for Tablets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.103203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -600,51 +600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.99 - 108. </w:t>
@@ -682,64 +682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de dispositifs tactiles comme support à l'analyse de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -810,295 +810,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Tangible sur Table, un cadre fédérateur illustré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Worm Selector: Volume Selection in a 3D Point Cloud Through Adaptive Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lepreux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jips.3902⟩</w:t>
+              <w:t xml:space="preserve">International journal of virtual reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (01), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IJVR.2017.17.1.2884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578894v1</w:t>
+                <w:t xml:space="preserve">hal-01530735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worm Selector: Volume Selection in a 3D Point Cloud Through Adaptive Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interaction Tangible sur Table, un cadre fédérateur illustré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lepreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Hamelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of virtual reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (01), pp.1-20. </w:t>
+              <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.23 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/IJVR.2017.17.1.2884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jips.3902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530735v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A layered structure for a design space dedicated to rich interactive multimedia content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Celentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, vol. 76 (n° 4), pp. 5191-5220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1132,103 +1132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Tangible sur Table, définitions et modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Volume 5, Number 1 (1), pp.1-21. </w:t>
@@ -1279,51 +1279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Metaphor Reification in Tangible Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Celentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 9 (n° 3), pp. 231-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1357,51 +1357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MDE-based framework to support the development of Mixed Interactive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1474,77 +1474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone Based 3D Navigation Techniques in an Astronomical Observatory Context: Implementation and Evaluation in a Software Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,51 +1651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Croenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (5), pp.605-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1721,4340 +1721,4362 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Literature Review to Characterize Asymmetric Interaction in Collaborative Systems</w:t>
+                <w:t xml:space="preserve">Techniques de Réduction de l’Occultation pour la Sélection de Référents Physiques en Réalité Augmentée : Adaptation et Evaluation de Techniques de Réalité Virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Bréhault</w:t>
+                <w:t xml:space="preserve">Clément Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3706598.3713129⟩</w:t>
+              <w:t xml:space="preserve">IHM '25: 36th Conference on l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Nov 2025, Toulouse France, France. pp.1-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940558v1</w:t>
+                <w:t xml:space="preserve">hal-05294849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de Réduction de l’Occultation pour la Sélection de Référents Physiques en Réalité Augmentée : Adaptation et Evaluation de Techniques de Réalité Virtuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Systematic Literature Review to Characterize Asymmetric Interaction in Collaborative Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bréhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Truillet</w:t>
+                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '25: 36th Conference on l'Interaction Humain-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM, Nov 2025, Toulouse France, France. pp.1-20, </w:t>
+              <w:t xml:space="preserve">CHI 2025 - CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2025, Yokohama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3765712.3765719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3706598.3713129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294849v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Asymmetries of Collaborative Hybrid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Brehault</w:t>
+                <w:t xml:space="preserve">Interaction avec des Référents Physiques Dans et Autour du Champ D’Affichage des Casques Semi-Transparents de Réalité Augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM '24: 35th International Francophone Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris France, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3649792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497160v2</w:t>
+                <w:t xml:space="preserve">hal-04450136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction avec des Référents Physiques Dans et Autour du Champ D’Affichage des Casques Semi-Transparents de Réalité Augmentée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Asymmetries of Collaborative Hybrid Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Brehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Truillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '24: 35th International Francophone Conference on Human-Computer Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d’Interaction Humain-Machine (AFIHM); Sorbonne Université, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450136v1</w:t>
+                <w:t xml:space="preserve">hal-04497160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition visuelle en réalité mixte, depuis et vers une table interactive : Analyse de la transition entre un écran virtuel et un écran physique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gary Perelman</w:t>
+                <w:t xml:space="preserve">Pointing at Physical Targets Around the Field of View of Optical See-Through Head-Mounted Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3500866.3516377⟩</w:t>
+              <w:t xml:space="preserve">Human-Computer Interaction – INTERACT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Belo Horizonte (Minas Gerais), Brazil. pp.566-594, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04999-5_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845381v1</w:t>
+                <w:t xml:space="preserve">hal-05601038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual transitions around tabletops in mixed reality: study on a visual acquisition task between vertical virtual displays and horizontal tabletops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Acquisition visuelle en réalité mixte, depuis et vers une table interactive : Analyse de la transition entre un écran virtuel et un écran physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Interactive Surfaces and Spaces Conference (ACM ISS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Wellington, New Zealand. pp.660-679, </w:t>
+              <w:t xml:space="preserve">33ème Conférence internationale francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d’Interaction Humain-Machine (AFIHM); Institut de recherche NADI de l’Université de Namur, Nov 2022, Namur, Belgique. pp.1-17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3567738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3500866.3516377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856210v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward phygital agent-based interactive simulations to support urban planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Visual transitions around tabletops in mixed reality: study on a visual acquisition task between vertical virtual displays and horizontal tabletops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Amblard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Agent-Based Modelling of Urban Systems (ABMUS @ AAMAS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Interactive Surfaces and Spaces Conference (ACM ISS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Wellington, New Zealand. pp.660-679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3567738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226686v1</w:t>
+                <w:t xml:space="preserve">hal-03856210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartCom: Exploiter un Smartphone pour Interagir avec les Barres d’Outils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elio Keddisseh</w:t>
+                <w:t xml:space="preserve">HoloBar: Rapid Command Execution for Head-Worn AR Exploiting Around the Field-of-View Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Conférence francophone sur l'Interaction Humain-Machine (IHM 20.21)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3450522.3451244⟩</w:t>
+              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI, May 2021, Online Virtual Conference (originally Yokohama, Japan), Japan. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3411764.3445255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03567057v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Predictive Performance Model for Immersive Interactions in Mixed Reality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Toward phygital agent-based interactive simulations to support urban planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsy Kaddoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Workshop on Agent-Based Modelling of Urban Systems (ABMUS @ AAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, London (Virtual), United Kingdom. pp.36-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382871v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HoloBar: Rapid Command Execution for Head-Worn AR Exploiting Around the Field-of-View Interaction</w:t>
+                <w:t xml:space="preserve">SmartCom: Exploiter un Smartphone pour Interagir avec les Barres d’Outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+                <w:t xml:space="preserve">Elio Keddisseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGCHI, May 2021, Online Virtual Conference (originally Yokohama, Japan), Japan. pp.1-17, </w:t>
+              <w:t xml:space="preserve">32ème Conférence francophone sur l'Interaction Humain-Machine (IHM 20.21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d’Interaction Homme-Machine (AFIHM), Apr 2021, Metz (Virtual Event), France. pp.3:1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3411764.3445255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3450522.3451244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228919v1</w:t>
+                <w:t xml:space="preserve">hal-03567057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KeyTch: Combining the Keyboard with a Touchscreen for Rapid Command Selection on Toolbars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elio Keddisseh</w:t>
+                <w:t xml:space="preserve">A Predictive Performance Model for Immersive Interactions in Mixed Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cabric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction (ACM SIGCHI), May 2021, Yokohama - Online, Japan. pp.1-13, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society; IEEE VGTC; ACM SIGGRAPH, Oct 2021, Bari, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3411764.3445288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR52148.2021.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276483v1</w:t>
+                <w:t xml:space="preserve">hal-03382871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de KLM au Pointage du Regard et Validation Gestuelle dans HoloLens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Cabric</w:t>
+                <w:t xml:space="preserve">KeyTch: Combining the Keyboard with a Touchscreen for Rapid Command Selection on Toolbars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Keddisseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Conférence Internationale Francophone sur l'Interaction Homme-Machine : Interaction, Design et Enfants (IHM 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction (ACM SIGCHI), May 2021, Yokohama - Online, Japan. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3411764.3445288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232391v2</w:t>
+                <w:t xml:space="preserve">hal-03276483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R++, User-Friendly Statistical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Genolini</w:t>
+                <w:t xml:space="preserve">Extension de KLM au Pointage du Regard et Validation Gestuelle dans HoloLens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cabric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Furió</w:t>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32ème Conférence Internationale Francophone sur l'Interaction Homme-Machine : Interaction, Design et Enfants (IHM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d’Interaction Homme-Machine (AFIHM); Université de Lorraine, Apr 2021, Metz, France. pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878633v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility study for augmented keyboard for input interaction techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Issa Sayegh</w:t>
+                <w:t xml:space="preserve">TouchGlass: Raycasting from a Glass Surface to Point at Physical Objects in Public Exhibits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cabric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3366551.3370345⟩</w:t>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.249-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29387-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388852v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Screen Reachability on an Articulated Dual-Display Smartphone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Human Machine Interfaces in an Autonomous Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pecchioli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">David Gomez Jauregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourang Irani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Explainable AI in Automated Driving: a User-Centered Interaction Approach in 11th International ACM Conference on Automotive User Interfaces and Interactive Vehicular Applications (Automotive UI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Utrecht, Netherlands. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553854v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TouchGlass: Raycasting from a Glass Surface to Point at Physical Objects in Public Exhibits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Cabric</w:t>
+                <w:t xml:space="preserve">Accessibility study for augmented keyboard for input interaction techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Keddisseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Issa Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.249-269, </w:t>
+              <w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.6:1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29387-1_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3366551.3370345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553872v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Human Machine Interfaces in an Autonomous Vehicle</w:t>
+                <w:t xml:space="preserve">Investigating Screen Reachability on an Articulated Dual-Display Smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lemercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Gomez Jauregui</w:t>
+                <w:t xml:space="preserve">Mathieu Pecchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Explainable AI in Automated Driving: a User-Centered Interaction Approach in 11th International ACM Conference on Automotive User Interfaces and Interactive Vehicular Applications (Automotive UI 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.476-485, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29387-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621807v1</w:t>
+                <w:t xml:space="preserve">hal-02553854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Tablets with Smartphones for Data Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gary Perelman</w:t>
+                <w:t xml:space="preserve">R++, User-Friendly Statistical Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Furió</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.439-460, </w:t>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.605-609, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877659v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Frame for Describing Multi-* Interactive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augusto Celentano</w:t>
+                <w:t xml:space="preserve">Combining Tablets with Smartphones for Data Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Italian SIGCHI Special Interest Group on Computer-Human Interaction Chapter (CHI - SIGCHI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Padua, Italy. pp.1-6, </w:t>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.439-460, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3351995.3352040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901591v1</w:t>
+                <w:t xml:space="preserve">hal-02877659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menu linéaire, contextuel, et circulaire : cas d'application pour la création de situation tactique (SITAC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Analytical Frame for Describing Multi-* Interactive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2019 - 31e conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Conference on Italian SIGCHI Special Interest Group on Computer-Human Interaction Chapter (CHI - SIGCHI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Padua, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3351995.3352040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407614v1</w:t>
+                <w:t xml:space="preserve">hal-02901591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Body Tangible Interaction: Using the Body to Support Tangible Manipulations for Immersive Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+                <w:t xml:space="preserve">Menu linéaire, contextuel, et circulaire : cas d'application pour la création de situation tactique (SITAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pourang Irani</w:t>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">Michel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM 2019 - 31e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.4:1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278309v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Interaction Paradigm For Exploring Spatio-Temporal Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Cassat</w:t>
+                <w:t xml:space="preserve">On-Body Tangible Interaction: Using the Body to Support Tangible Manipulations for Immersive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pourang Irani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multimodal Interaction for Data Visualization, organized as part of the ACM AVI 2018 conference (MultimodalVis 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.471-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181910v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DichotoZoom : Technique de sélection d’objets dans un environnement virtuel 3D affiché sur Smartphone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Eco-Feedback Systems for a University Campus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Balaa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">Fabio Pittarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th EAI International Conference on Smart Objects and Technologies for Social Good (GOODTECHS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAI International, Nov 2018, Bologna, Italy. pp.49-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3284869.3284889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899077v1</w:t>
+                <w:t xml:space="preserve">hal-03621619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de dispositifs tactiles pour interagir avec un tableur sur tablette</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gary Perelman</w:t>
+                <w:t xml:space="preserve">Une nouvelle approche pour l'exploration de données spatio-temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Brest, France. pp.20-29</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898855v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche pour l'exploration de données spatio-temporelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cell Selection for Spreadsheets on Tablets: Stacking-Based Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI EA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3170427.3186546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899365v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Selection for Spreadsheets on Tablets: Stacking-Based Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rolling-Menu: Rapid Command Selection in Toolbars Using Roll Gestures with a Multi-DoF Mouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI EA 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3170427.3186546⟩</w:t>
+              <w:t xml:space="preserve">SIGCHI Conference on Human Factors in Computing Systems (CHI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866404v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling-Menu: Rapid Command Selection in Toolbars Using Roll Gestures with a Multi-DoF Mouse.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interaction modularity in multi-device systems: a conceptual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Celentano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGCHI Conference on Human Factors in Computing Systems (CHI 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3173574.3173941⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Visual Interfaces (AVI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Grossetto, Italy. pp.60-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3206505.3206559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623081v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction modularity in multi-device systems: a conceptual approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DichotoZoom : Technique de sélection d’objets dans un environnement virtuel 3D affiché sur Smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Balaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cabric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augusto Celentano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Visual Interfaces (AVI 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. 11p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295351v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Eco-Feedback Systems for a University Campus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinaison de dispositifs tactiles pour interagir avec un tableur sur tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EAI International Conference on Smart Objects and Technologies for Social Good (GOODTECHS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. pp.20-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621619v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du corps comme support à l'interaction à distance avec un dispositif à multiple degrés de libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Brest, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pen-Based Bimanual Approach for Interaction in Multi-Display Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Keddisseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Brest, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction-in-the-large vs interaction-in-the-small in multi-device systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augusto Celentano</w:t>
+                <w:t xml:space="preserve">A Novel Interaction Paradigm For Exploring Spatio-Temporal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Biannual Conference of the Italian SIGCHI Chapter (CHItaly 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Multimodal Interaction for Data Visualization, organized as part of the ACM AVI 2018 conference (MultimodalVis 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Grosseto, Italy. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3125571.3125577⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03624126v1</w:t>
+                <w:t xml:space="preserve">hal-02181910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets du quotidien pour interagir avec des environnements multi- écrans publics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+                <w:t xml:space="preserve">Interaction-in-the-large vs interaction-in-the-small in multi-device systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Celentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine (IHM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM: Association Francophone de l'Interaction Homme-Machine, Aug 2017, Poitiers, France. pp.1--10, </w:t>
+              <w:t xml:space="preserve">12th Biannual Conference of the Italian SIGCHI Chapter (CHItaly 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Sep 2017, Cagliary, Italy. pp.19:1-19:10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3132129.3132155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3125571.3125577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578220v1</w:t>
+                <w:t xml:space="preserve">hal-03624126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation de retours visuels sur une maquette phygitale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Cabric</w:t>
+                <w:t xml:space="preserve">Objets du quotidien pour interagir avec des environnements multi- écrans publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine (IHM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM: Association Francophone de l'Interaction Homme-Machine, Aug 2017, Poitiers, France. pp.1--10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3132129.3132162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578334v1</w:t>
+                <w:t xml:space="preserve">hal-01578220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDome: a touch-enabled 6DOF interactive device for multi-display environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+                <w:t xml:space="preserve">Conception et évaluation de retours visuels sur une maquette phygitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cabric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI 2017 Conference on Human Factors in Computing Systems (CHI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine (IHM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM: Association Francophone de l'Interaction Homme-Machine, Aug 2017, Poitiers, France. pp.1--10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740024v1</w:t>
+                <w:t xml:space="preserve">hal-01578334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing the engaging Energy-Box Bridging the gap between energy control systems and users' energy awareness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TDome: a touch-enabled 6DOF interactive device for multi-display environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Pittarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Smart and Sustainable Cities, part of the SmartWorld 2017 Congress (WSSC/SmartWorld 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, San Francisco, United States. pp.43-50</w:t>
+              <w:t xml:space="preserve">ACM CHI 2017 Conference on Human Factors in Computing Systems (CHI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Denver, United States. pp. 5892-5904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658182v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction multi-dispositifs pour tableurs sur tablette</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing the engaging Energy-Box Bridging the gap between energy control systems and users' energy awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pittarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Smart and Sustainable Cities, part of the SmartWorld 2017 Congress (WSSC/SmartWorld 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Francisco, United States. pp.43-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3132129.3132132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01578468v1</w:t>
+                <w:t xml:space="preserve">hal-03658182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l'interaction avec une barre de menus grâce à des gestes d'inclinaison sur une souris multidimensionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction multi-dispositifs pour tableurs sur tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine (IHM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. pp.83-92, </w:t>
+              <w:t xml:space="preserve">29ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM : Association Francophone de l'Interaction Homme-Machine, Aug 2017, Poitiers, France. pp.105-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3132129.3132131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578456v1</w:t>
+                <w:t xml:space="preserve">hal-01578468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Interaction Trajectories in Multi-device Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer l'interaction avec une barre de menus grâce à des gestes d'inclinaison sur une souris multidimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Augusto Celentano</w:t>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Nordic Conference on Human-Computer Interaction (NordiCHI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine (IHM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. pp.83-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912803v1</w:t>
+                <w:t xml:space="preserve">hal-01578456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECO: A Design Space for Device Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6086,1501 +6108,1501 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM conference on Designing Interactive Systems (DIS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Brisbane, Australia. pp. 435-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Effects of Splitting Detailed Views in Overview+Detail Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.180-184, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2935334.2935341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre de conception centré utilisateur pour les systèmes de biofeedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.285-290, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3004107.3004140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disco(s) : Dispositifs à Multiples Degrés de Liberté pour Interagir avec des Données Multidimensionnelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysing Interaction Trajectories in Multi-device Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d06</w:t>
+              <w:t xml:space="preserve">9th Nordic Conference on Human-Computer Interaction (NordiCHI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Gothenburg, Sweden. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219926v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Roly-Poly Mouse: Designing a Rolling Input Device Unifying 2D and 3D Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction multi-niveaux pour l'exploration d'un espace d'information riche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2825008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2702123.2702244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116302v1</w:t>
+                <w:t xml:space="preserve">hal-01219072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of an &amp;quot;Around the SmartPhone&amp;quot; Technique for 3D Manipulations on Distant Display</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Design Space for Exploring Rich and Complex Information Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium on Spatial User Interaction (SUI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Biannual Conference of the Italian SIGCHI Chapter (CHItaly 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp. 34-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2788940.2788941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04040709v1</w:t>
+                <w:t xml:space="preserve">hal-01327082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Space for Exploring Rich and Complex Information Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Design and Evaluation of an &amp;quot;Around the SmartPhone&amp;quot; Technique for 3D Manipulations on Distant Display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Biannual Conference of the Italian SIGCHI Chapter (CHItaly 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Symposium on Spatial User Interaction (SUI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Computer Graphics (SIGGRAPH); ACM Special Interest Group on Computer-Human Interaction (SIGCHI), Aug 2015, Los Angeles California, United States. pp.69-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2788940.2788941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327082v1</w:t>
+                <w:t xml:space="preserve">hal-04040709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction multi-niveaux pour l'exploration d'un espace d'information riche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conception et évaluation d'une technique d'interaction pour la sélection d'un volume dans un nuage de point 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augusto Celentano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w7, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2820622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2820619.2825008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01219072v1</w:t>
+                <w:t xml:space="preserve">hal-01218471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation d'une technique d'interaction pour la sélection d'un volume dans un nuage de point 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactions non-visuelles pour faciliter le rendu d’une séquence d’informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a3, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2825013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2820619.2820622⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218471v1</w:t>
+                <w:t xml:space="preserve">hal-01219094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions non-visuelles pour faciliter le rendu d’une séquence d’informations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+                <w:t xml:space="preserve">The Roly-Poly Mouse: Designing a Rolling Input Device Unifying 2D and 3D Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2820619.2825013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01219094v1</w:t>
+                <w:t xml:space="preserve">hal-01116302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaphors, Analogies, Symbols: In Search of Naturalness in Tangible User Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augusto Celentano</w:t>
+                <w:t xml:space="preserve">Disco(s) : Dispositifs à Multiples Degrés de Liberté pour Interagir avec des Données Multidimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Human Computer Interaction - IHCI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Evry, France. pp. 99-106</w:t>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134685v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartphone-Based 3D Navigation Technique for Use in a Museum Exhibit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sanza</w:t>
+                <w:t xml:space="preserve">Classification of Interaction Techniques in the 3D Virtual Environment on Mobile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Balaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minica Houry-Panchetti</w:t>
+                <w:t xml:space="preserve">Youssef Bou Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Advances in Computer-Human Interactions (ACHI 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Virtual, Augmented and Mixed Reality: Designing and Developing Augmented and Virtual Environments (VAMR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Heraklion, Greece. pp.3-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07458-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266935v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Interaction Techniques in the 3D Virtual Environment on Mobile Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliane Balaa</w:t>
+                <w:t xml:space="preserve">Conception d’un Dispositif pour Interagir avec des Données Multidimensionnelles : Disco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Virtual, Augmented and Mixed Reality: Designing and Developing Augmented and Virtual Environments (VAMR 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.91-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064212v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un Dispositif pour Interagir avec des Données Multidimensionnelles : Disco</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Smartphone-Based 3D Navigation Technique for Use in a Museum Exhibit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minica Houry-Panchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.91-100</w:t>
+              <w:t xml:space="preserve">7th International Conference on Advances in Computer-Human Interactions (ACHI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Barcelone, Spain. pp.252--257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090411v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an engineering approach for advanced interaction techniques in 3D environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minica Houry-Panchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7595,969 +7617,1051 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop HCI Engineering in the sixth ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring smartphone-based interaction with overview+detail interfaces on 3D public displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Perelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toronto, Canada. pp.125-134, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2628363.2628374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeless Pointing with Low-Precision Wrist Movements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metaphors, Analogies, Symbols: In Search of Naturalness in Tangible User Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFIP TC 13 International Conference - INTERACT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intelligent Human Computer Interaction - IHCI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Evry, France. pp. 99-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821078v2</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Unification for Pointing Task Evaluation in 3D Desktop Virtual Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Model Assisted Creativity Sessions for the Design of Mixed Interactive Systems: a Protocol Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Human Factors in Computing and Informatics (SouthCHI 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39062-3_35⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cap Town, South Africa. pp.126-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40477-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231767v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Assisted Creativity Sessions for the Design of Mixed Interactive Systems: a Protocol Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards Unification for Pointing Task Evaluation in 3D Desktop Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40477-1_8⟩</w:t>
+              <w:t xml:space="preserve">1st International Conference on Human Factors in Computing and Informatics (SouthCHI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Maribor; ACM Slovenia and IEEE Slovenia, Jul 2013, Maribor, Slovenia. pp.562-580, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39062-3_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264520v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DUCK : a deDUCtive Keyboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roussille</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Slim Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Mobile Accessibility (MOBACC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenarchitectures: The Use of Domain-Specific Architectures to Bridge Design and Implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeless Pointing with Low-Precision Wrist Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher Wolfe</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23771-3_26⟩</w:t>
+              <w:t xml:space="preserve">14th IFIP TC 13 International Conference - INTERACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp.494-511, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40477-1_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590876v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821078v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de systèmes interactifs mixtes : articulation d'une méthode informelle et d'un modèle d'interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scenarchitectures: The Use of Domain-Specific Architectures to Bridge Design and Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Coutrix</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1629826.1629874⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.341-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23771-3_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953691v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conception de systèmes interactifs mixtes : articulation d'une méthode informelle et d'un modèle d'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coutrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France. pp.293-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SIMBA: méthodologie et plateforme de prototypage moyenne fidélité pour les systèmes interactifs mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Abou Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UbiMob'08: 4th French-speaking conference on Mobility and ubiquity computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Saint Malo, France. pp.21-28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1376971.1376977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8567,137 +8671,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions tangibles pour déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème conférence francophone sur l'Interaction Homme-Machine (IHM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. , pp.94-95, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8707,139 +8811,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Engineering of Mixed Reality Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubois, Emmanuel; Gray, Philip; Nigay, Laurence. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.XIV, 450, 2009, Computer Science HCI Human–Computer Interaction Series, 978-1-84882-732-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84882-733-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8849,271 +8953,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability Recommendations for Mixed Interactive Systems: extraction and integration in a design process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Scapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Charfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bortolaso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Huang; W. and Alem; L. and Livingston; M. A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human factors in augmented reality environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.181-199, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-4205-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coconception d’expériences interactives augmentées pour les musées : application à la découverte de la cladistique (Chapitre 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Valléry; Marie-Christine Le Port; Moustafa Zouinar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie, conception de produits et services médiatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-210, 2010, 978-2-13-058552-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.lepo.2010.01.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9123,349 +9227,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinge Gestures: Leveraging Foldable Phone Hinges to Enrich Dual-Screen Tactile Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de Timelines 3D Concaves en Réalité Virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vue Radar : déporter le gestionnaire de fenêtres sur une tablette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Perelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9475,185 +9579,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence dans les réseaux satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique (Toulouse), 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008INPT023H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04468020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirurgie augmentée : un cas de réalité augmentée ; Conception et réalisation centrées sur l'utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9800,51 +9904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Benkhelifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103556" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519735v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Perelman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103672" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648613" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2023.103203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cabric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.19.99" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.5935" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.3902" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2017.17.1.2884" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Celentano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3714-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0198-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Appert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauffre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.03.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Schmitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Croenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.605-638" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Br&#233;hault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713129" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Truillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765719" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497160v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brehault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Probst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516377" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03856210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567738" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567057v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Keddisseh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451244" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03382871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR52148.2021.00035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03228919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Sa&#239;di" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445255" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03276483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445288" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232391v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furi&#243;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_46" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Issa Sayegh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370345" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pecchioli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourang Irani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29387-1_27" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29387-1_15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez Jauregui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_24" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901591v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3351995.3352040" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02278309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cassat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Balaa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01866404v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186546" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173941" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206559" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pittarello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284869.3284889" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624126v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3125571.3125577" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132155" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578334v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132162" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132132" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578456v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132131" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500513v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109567v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935341" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004140" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219926v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702244" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040709v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2788940.2788941" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820622" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bou Issa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07458-0_1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085207v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2628363.2628374" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821078v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_31" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39062-3_35" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolfe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23771-3_26" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629874" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939487v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Abou Moussa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376977" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090415v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781848827325" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-733-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788069v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Charfi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4205-9_8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02528343v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Ergonomie_conception_de_produits_et_services_m%C3%A9diatis%C3%A9s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.lepo.2010.01.0183" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006865v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Reguig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04468020v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT023H" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Perelman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marchal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103672" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Benkhelifa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648613" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2023.103203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cabric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.19.99" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.5935" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hamelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2017.17.1.2884" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.3902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Celentano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3714-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-015-0198-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Appert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauffre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.03.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Schmitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Croenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.605-638" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Truillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765719" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Br&#233;hault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713129" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450136v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497160v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brehault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04999-5_33" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Probst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516377" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03856210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567738" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03228919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Sa&#239;di" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445255" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226686v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Keddisseh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451244" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03382871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR52148.2021.00035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03276483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232391v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourang Irani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29387-1_15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez Jauregui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Issa Sayegh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370345" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02553854v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pecchioli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29387-1_27" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furi&#243;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_46" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_24" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3351995.3352040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rodriguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02278309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_26" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621619v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pittarello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284869.3284889" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cassat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01866404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186546" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623081v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173941" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295351v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206505.3206559" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Balaa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898855v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899198v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181910v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624126v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3125571.3125577" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578220v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132155" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132162" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578468v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132132" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132131" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500513v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935341" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004140" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912803v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2788940.2788941" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218471v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820622" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702244" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064212v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bou Issa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07458-0_1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090411v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minica Houry-Panchetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111114v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2628363.2628374" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231767v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39062-3_35" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821078v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_31" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolfe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23771-3_26" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953691v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629874" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939487v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Abou Moussa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376977" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090415v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781848827325" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-733-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788069v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Charfi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4205-9_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02528343v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Ergonomie_conception_de_produits_et_services_m%C3%A9diatis%C3%A9s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.lepo.2010.01.0183" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294622v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006865v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Reguig" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04468020v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT023H" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004676v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>