--- v1 (2026-03-26)
+++ v2 (2026-05-02)
@@ -995,217 +995,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Villes et Nouvelle Économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Déploiement territorial et inscription institutionnelle des accès publics à Internet : l’exemple français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Mancebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Accès publics à Internet et nouvelles sociabilités, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077685v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02077715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement local sur les Tic n’existe pas ; nous l’avons rencontré</w:t>
               </w:r>
@@ -1411,51 +1411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champ du C.L.I.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Territoires et communication, 13/14, pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4547,186 +4547,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographies fin de millénaire?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Manzagol</w:t>
+                <w:t xml:space="preserve">Parthenay, modèle français et européen de ville numérisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Lefebvre; Gaëtan Tremblay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoroutes de l'information et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Québec; Presses Universitaires du Mirail, pp.331-344, 1998, 2-7605-1014-X</w:t>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec; Presses de l'Université du Mirail, pp.129-148, 1998, 2-7605-1014-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077698v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-02077695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies fin de millénaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Manzagol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Lefebvre; Gaëtan Tremblay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoroutes de l'information et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université du Québec; Presses de l'Université du Mirail, pp.129-148, 1998, 2-7605-1014-X</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Québec; Presses Universitaires du Mirail, pp.331-344, 1998, 2-7605-1014-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077695v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyberidentités ?</w:t>
               </w:r>
@@ -5949,51 +5949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01074795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mestres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01077256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01076152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01086526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.821" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Gueye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sagna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mancebo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Puel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02077769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02077766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02077761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#8217;iribarne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21782" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durand-Tornare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny Kemeho Tchehouali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00990659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Gu&#232;ye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arkuiris.com/livre.php?id=36" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-big-data-a-decouvert/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/economie-de-la-connaissance-une-dynamique-metropolitaine.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/22388-diversite-culturelle-lere-du-numerique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017398v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3489" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762618v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois Loukou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sylla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Latouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378104v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weissberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Manzagol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Gonzalez Arellano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mejia Escalante" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Oural" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01074795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mestres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01077256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01076152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01086526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.821" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Gueye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sagna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Puel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mancebo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02077769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02077766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02077761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#8217;iribarne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21782" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durand-Tornare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny Kemeho Tchehouali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00990659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Gu&#232;ye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arkuiris.com/livre.php?id=36" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-big-data-a-decouvert/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/economie-de-la-connaissance-une-dynamique-metropolitaine.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/22388-diversite-culturelle-lere-du-numerique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017398v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3489" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762618v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois Loukou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sylla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Latouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378104v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weissberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Manzagol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Gonzalez Arellano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mejia Escalante" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Oural" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>