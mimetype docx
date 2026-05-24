--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -857,165 +857,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00573265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradigme territorial de la Société de l'Information</w:t>
+                <w:t xml:space="preserve">La géographie de la société de l’information : entre abîmes et Sommets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Géographie de la Société de l'Information. Perspectives, 18 (1-2), pp.89-134</w:t>
+              <w:t xml:space="preserve">, 2004, Géographie de la Société de l'Information. Perspectives, 18 (1-2), pp.11-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077709v1</w:t>
+                <w:t xml:space="preserve">hal-02077706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie de la société de l’information : entre abîmes et Sommets</w:t>
+                <w:t xml:space="preserve">Le paradigme territorial de la Société de l'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Géographie de la Société de l'Information. Perspectives, 18 (1-2), pp.11-87</w:t>
+              <w:t xml:space="preserve">, 2004, Géographie de la Société de l'Information. Perspectives, 18 (1-2), pp.89-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077706v1</w:t>
+                <w:t xml:space="preserve">hal-02077709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et Nouvelle Économie</w:t>
               </w:r>
@@ -1185,250 +1185,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les personnes âgées face à la société de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les techniques de la vie quotidienne, âges et usages, MIRE-CNAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, MIRE-CNAV, 2002, 978-2110923813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le développement local sur les Tic n’existe pas ; nous l’avons rencontré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Nouvelles technologies : le mirage du cyber-territoire?, 31, pp.58-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville informationnelle et ses avatars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Vivre la ville, aujourd’hui, 28, pp.20-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une géographie de la Société d’Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11 (2), pp.431-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champ du C.L.I.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1444,51 +1526,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Territoires et communication, 13/14, pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1498,51 +1580,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux fondations des « villes numériques ». Heurs et malheurs du modèle parthenaisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain d'Iribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1558,258 +1640,258 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Villes et Territoires Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuel Eveno, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Internet territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèle d’ici et d’ailleurs. La société de l’information en ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Vidal, Jun 2009, Saint-Louis, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TIC, outils de la réforme de l’Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme de l'Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cities, computers, telecommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Union Géographique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, IGU, Aug 1994, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1819,279 +1901,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Samba Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Siino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2101,822 +2183,822 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parthenay &amp;quot;ville numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain D’iribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang Verlag, 23, 483 p., 2024, Action publique, Nathalie Schiffino et Steve Jacob, 978-3-0343-4840-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b21782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b21782⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04770581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimenter la &amp;quot;ville intelligente et durable&amp;quot; sur quatre campus universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national universitaire Champollion, 33 p., 2021, 9782361702465</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (édition critique)</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération décentralisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Durand-Tornare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris : Victoires Editions, 2013, 102 p., 2013, 978-2-35113-217-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et Territoires Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés africaines de l'information. Vol. 2 : Recherches et actions en Afrique de l'Ouest francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jégou</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Guibbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Institut national universitaire Champollion, 33 p., 2021, 9782361702465</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destiny Kemeho Tchehouali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">eAtlas FAO. Toulouse : Université de Toulouse II-Le Mirail, 2012, 189 p. : ill., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Florence Durand-Tornare</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la conquête des Territoires en réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Territoriales Editions, pp.138, 2010, 978-2-35295-972-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la conquête des nouveaux territoires en réseaux : les réalités de l'Internet territorial dans les communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voiron : Territorial éditions, 2010, 137 p. : carte, graph., tabl., bibliogr., 2010, Dossier d'experts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres régionales de l'eAtlas francophone de l'Afrique de l'Ouest (26-28 avril 2006, Dakar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Paris : Victoires Editions, 2013, 102 p., 2013, 978-2-35113-217-3</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Guèye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Guibbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sagna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toulouse : Presses de l'Université du Mirail, 155 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00142925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Eveno. Presses Universitaires du Mirail, 1998, Utopies urbaines, 2-85816-322-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">eAtlas FAO. Toulouse : Université de Toulouse II-Le Mirail, 2012, 189 p. : ill., 2012</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Pouvoirs Urbains face aux Technologies d’Information et de Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, 3156, 1997, Coll. Qsj</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...348 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2926,468 +3008,468 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ciudad inteligente, tentativa de interpretación semiótica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorge Eduardo Urueña López; Ligia Alzate Suárez; Óscar Murillo Cerón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiótica. Abordajes metodológicos contemporáneos II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sello Editorial de la Universidad de Antioquia, 2020, 9789587149807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes sommées de devenir intelligentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Desponds; Ingrid Nappi-Choulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires intelligents : un modèle si smart ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de L'Aube, pp.243-256, 2018, Bibliothèque des territoires, Série Essec villes et territoires, 978-2-8159-3002-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Quéro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans les villes du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Arkuiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-919090-19-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques consacrées aux TIC et la coopération décentralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Laulan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La coopération à l'ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Communication et civilisation, 978-2-343-12547-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data et gouvernance urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mokrane Bouzeghoub; Rémy Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2271114648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cantine numérique de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3397,1700 +3479,1700 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Escaffre; Marie-Christine Jaillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une trajectoire métropolitaine : l'exemple de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Moniteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-209, 2016, 978-2-281-11998-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cantines numériques et les enjeux de la territorialisation du numérique dans les métropoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Campagnac-Ascher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie de la connaissance. Une dynamique métropolitaine?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Moniteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, POPSU, 978-2-281-11964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Divina Frau-Meigs; Alain Kiyindou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité culturelle à l'ère du numérique : glossaire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.148-152, 2014, 978-2-11-009406-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du numérique et la « nouvelle économie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Dugot; Guy Thuillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France : les mutations des systèmes productifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Mirail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-121, 2014, Amphi 7, 978-2-8107-0321-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce et Tic ? Les ambivalences socio-spatiales d'une fertilisation croisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Gasnier; Nathalie Lemarchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le commerce dans tous ses états : espaces marchands et enjeux de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-171, 2014, Espace et territoires, 978-2-7535-3276-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01017398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments d'une généalogie des politiques de coopération en matière de &amp;quot; numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Durand-Tornare, Florence; Eveno, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopération décentralisée. Le développement à l'heure du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Victoires Editions, 2013, p. 10-14, 2013, 978-2-35113-217-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectivités locales et les TIC en France, de l'apprentissage de la décentralisation à la découverte de la coopération décentralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Durand-Tornare, Florence; Eveno, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopération décentralisée, le développement à l'heure du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Victoires Editions, 2013, p. 16-21, 2013, 978-2-35113-217-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectivités locales et les TIC en France. De l'apprentissage de la décentralisation à la découverte de la coopération décentralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">eAtlas FAO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés africaines de l'information. Vol. 2 : Recherches et actions en Afrique de l'Ouest francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse : Université de Toulouse II-Le Mirail, 2012, p. 103-118 : bibliogr., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie de la société de l'information. D'une spécialité française à l'amorce d'une coopération scientifique franco-africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain François Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destiny Kemeho Tchehouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">eAtlas FAO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés africaines de l'information. Vol. 2 : Recherches et actions en Afrique de l'Ouest francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse : Université de Toulouse II-Le Mirail, 2012, p. 35-48, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectivités locales, acteurs du « modèle français » de « société de l’information » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Curien; Pierre-Alain Muet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, La Documentation française, 2003, 9 782110 055347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratisation des usages, état des lieux. Les territoires, entre géographie et identité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités en réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, La Documentation française, pp.17-25, 2002, Cahiers pratiques du développement numérique des territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes âgées face à la société de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les techniques de la vie quotidienne, âges et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIRE-CNAV, 2002, 978-2110923813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Van Bastelaer; Laurent Hénin; Claire Lobet-Maris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes virtuelles. Entre Communauté et Cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2000, 2-7384-9293-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données spatiales de la nouvelles économie ou société d’Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weissberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denise Pumain; Marie-Flore Mattei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données Urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Economica, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies fin de millénaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Manzagol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Lefebvre; Gaëtan Tremblay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoroutes de l'information et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université du Québec; Presses de l'Université du Mirail, pp.129-148, 1998, 2-7605-1014-X</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Québec; Presses Universitaires du Mirail, pp.331-344, 1998, 2-7605-1014-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Manzagol</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parthenay, modèle français et européen de ville numérisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Lefebvre; Gaëtan Tremblay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoroutes de l'information et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Québec; Presses Universitaires du Mirail, pp.331-344, 1998, 2-7605-1014-X</w:t>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec; Presses de l'Université du Mirail, pp.129-148, 1998, 2-7605-1014-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyberidentités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémy Knafou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La planète “ nomade ”. Les mobilités géographiques d’aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information and Communication Technology in France’s Modernization of City Authorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward M. Roche; Henry Bakis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Telecommunications, Between Global and Local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, Aldershot, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat et réseaux de télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Offner; Denise Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux et territoires, significations croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Aube, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et gestion urbaine, quelques interrogations en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Services urbains et Gestion locale. Enjeux et perspectives de recherches, 1985-1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction de l’Architecture et de l’urbanisme - Plan Urbain, Ministère de l’Equipement, des Transports et du Tourisme, pp.211-236, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir local et Techniques d'Information et de Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information face au changement technique. Une approche multidisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.197-217, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5100,147 +5182,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme scientifique du réseaux Internationale IRN _ REHVIF_ habiter les villes du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomon Gonzalez Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Mejia Escalante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5250,559 +5332,559 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle français des villes intelligentes partagées - Rapport à Monsieur le Ministre des Affaires étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akim Oural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Durand-Tornare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Villes Internet; LISST-CIEU. 2018, pp.219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akim Oural</w:t>
+                <w:t xml:space="preserve">hal-02053591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POPSU 2 : Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Durand-Tornare</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Escaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Toulouse 2 Le Mirail; LISST-CIEU; CNRS. 2014, pp.248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation dans les territoires de l'Arc atlantique français : de la société de l'information à la société de la connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ximena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Association Villes Internet; LISST-CIEU. 2018, pp.219</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UTM/(CNRS)LISST-CIEU. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Toulouse 2 Le Mirail; LISST-CIEU; CNRS. 2014, pp.248</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 ans d'accès publics à Internet -1997/2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Délégation aux Usages d'Internet. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...173 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5949,51 +6031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01074795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mestres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01077256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01076152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01086526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.821" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Gueye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sagna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Puel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mancebo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02077769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02077766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02077761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#8217;iribarne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21782" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durand-Tornare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny Kemeho Tchehouali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00990659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Gu&#232;ye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arkuiris.com/livre.php?id=36" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-big-data-a-decouvert/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/economie-de-la-connaissance-une-dynamique-metropolitaine.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/22388-diversite-culturelle-lere-du-numerique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017398v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3489" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762618v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois Loukou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sylla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Latouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378104v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weissberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Manzagol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Gonzalez Arellano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mejia Escalante" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Oural" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01074795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mestres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01077256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01076152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01086526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.821" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Gueye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sagna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Puel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mancebo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02077769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02077766v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02077761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#8217;iribarne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21782" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Durand-Tornare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny Kemeho Tchehouali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00990659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Gu&#232;ye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075594v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arkuiris.com/livre.php?id=36" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54190" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-big-data-a-decouvert/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/une-trajectoire-metropolitaine-lexemple-de-toulouse.html?CDORIGINE=EDZW301H&amp;amp;utm_campaign=Push-produit-EDZW301H&amp;amp;utm_medium=push&amp;amp;utm_source=editionsdumoniteur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/economie-de-la-connaissance-une-dynamique-metropolitaine.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02075085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/22388-diversite-culturelle-lere-du-numerique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168089v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~France-les-mutations-des-systemes~.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3489" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois Loukou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sylla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Latouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weissberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Manzagol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077695v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077652v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865103v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Gonzalez Arellano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mejia Escalante" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02053591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Oural" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>