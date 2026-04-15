--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -256,2022 +256,2022 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the physicochemical drivers of heavy metal adsorption on carbonaceous nanomaterials: Implications for the environmental fate of contaminants in mixtures</w:t>
+                <w:t xml:space="preserve">Silicone elastomers with a small MWCNTs content: Thermal properties, surface profile and hydrophobicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Leroy</w:t>
+                <w:t xml:space="preserve">Iryna Sulym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Avellan</w:t>
+                <w:t xml:space="preserve">Konrad Terpiłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Légnani</w:t>
+                <w:t xml:space="preserve">Mykola Borysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Larue</w:t>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 733, pp.139352. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 317, pp.118090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.COLSURFA.2025.139352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2026.118090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440685v1</w:t>
+                <w:t xml:space="preserve">hal-05476201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicone elastomers with a small MWCNTs content: Thermal properties, surface profile and hydrophobicity</w:t>
+                <w:t xml:space="preserve">Unravelling the physicochemical drivers of heavy metal adsorption on carbonaceous nanomaterials: Implications for the environmental fate of contaminants in mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Sulym</w:t>
+                <w:t xml:space="preserve">Mathieu Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Terpiłowski</w:t>
+                <w:t xml:space="preserve">Astrid Avellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mykola Borysenko</w:t>
+                <w:t xml:space="preserve">Morgan Légnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+                <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 317, pp.118090. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 733, pp.139352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2026.118090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.COLSURFA.2025.139352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476201v1</w:t>
+                <w:t xml:space="preserve">hal-05440685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of the OECD Test Guideline 201 to graphene-related materials: Dispersion stability matters</w:t>
+                <w:t xml:space="preserve">Bismuth iodide@carbon nanotube nanohybrids for sensitive detection of low concentrations of benzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giada Caorsi</w:t>
+                <w:t xml:space="preserve">Ikanyeng Serero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Candotto Carniel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">George Chimowa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ECOENV.2025.117888⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (23), pp.234503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0269755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975222v1</w:t>
+                <w:t xml:space="preserve">hal-05127684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature detection of tridecane using filled DWCNT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a nuanced application of the established hierarchy integrating specific adaptations to nanomaterial risk management: comment on the article by Omari Shekaftik et al. (J Nanopart Res (2023) 25, 245) regarding an analysis of “hierarchy of controls” in workplaces and laboratories involving nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maatla Thabang Dikao</w:t>
+                <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Chimowa</w:t>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bencsik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.NXMATE.2025.101071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (11), pp.279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11051-025-06473-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224108v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron Nitride Nanomaterials Trigger Immunomodulatory Effects in Human Broncho‐Epithelial Cells by Modulating Eicosanoid Lipid Signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of lung cancer exhaled breath biomarkers using machine learning-a new analysis framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Bossart</w:t>
+                <w:t xml:space="preserve">Tlotlo Cassandra Setlhare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sènan Mickael d'Almeida</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atlang Gild Mpolokang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Chimowa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202516401⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.26085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/S41598-025-11365-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392665v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle-induced systemic toxicity and immune response in Galleria mellonella larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kusal Shasheen Payoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavita Gadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kusal Shasheen Payoe</w:t>
+                <w:t xml:space="preserve">Ronan Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Stenbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/FPHAR.2025.1625472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicological assessment of a graphene-based commercial ink toward freshwater ecosystems: From single-species tests to a microcosm approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Xuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chapeau</w:t>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 234, pp.120012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Hexagonal Boron Nitride (h-BN) and 1D Boron Nitride Nanotubes (BNNTs): Distinct Effects at the Cellular Level in Fish Cell Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José María Navas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Xenobiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (4), pp.97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jox15040097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a nuanced application of the established hierarchy integrating specific adaptations to nanomaterial risk management: comment on the article by Omari Shekaftik et al. (J Nanopart Res (2023) 25, 245) regarding an analysis of “hierarchy of controls” in workplaces and laboratories involving nanomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boron Nitride Nanomaterials Trigger Immunomodulatory Effects in Human Broncho‐Epithelial Cells by Modulating Eicosanoid Lipid Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govind Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Berger</w:t>
+                <w:t xml:space="preserve">Sènan Mickael d'Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Boland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Luis Augusto Visani de Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christoph Schwärzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11051-025-06473-1⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202516401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329038v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of lung cancer exhaled breath biomarkers using machine learning-a new analysis framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applicability of the OECD Test Guideline 201 to graphene-related materials: Dispersion stability matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Caorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tlotlo Cassandra Setlhare</w:t>
+                <w:t xml:space="preserve">Fabio Candotto Carniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Légnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlang Gild Mpolokang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viviana Jehová González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.26085. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.117888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/S41598-025-11365-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.ECOENV.2025.117888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171919v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency and safety of nanopesticides, it takes two to tango. An overview of the lack of data on possible effects on human health</w:t>
+                <w:t xml:space="preserve">Room temperature detection of tridecane using filled DWCNT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Forest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">Maatla Thabang Dikao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Chimowa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.SCITOTENV.2025.179156⟩</w:t>
+              <w:t xml:space="preserve">Next Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.101071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.NXMATE.2025.101071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000137v1</w:t>
+                <w:t xml:space="preserve">hal-05224108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Correlative Metrology Approach on the Same 2D Flake: Graphene Oxide Case Study—Sample Preparation and Stability Issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency and safety of nanopesticides, it takes two to tango. An overview of the lack of data on possible effects on human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Chibane</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano15241861⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 973, pp.179156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.SCITOTENV.2025.179156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05411555v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismuth iodide@carbon nanotube nanohybrids for sensitive detection of low concentrations of benzene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a Correlative Metrology Approach on the Same 2D Flake: Graphene Oxide Case Study—Sample Preparation and Stability Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Chibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Delvallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Douri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikanyeng Serero</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Morán-Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 137 (23), pp.234503. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (24), pp.1861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0269755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano15241861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127684v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of graphene oxide on the diatom Nitzschia palea are associated with carbon cycling disturbance</w:t>
+                <w:t xml:space="preserve">Selective fluorination of iodide-filled DWCNTs for stabilizing endohedral iron trifluoride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Braylé</w:t>
+                <w:t xml:space="preserve">L. Doubtsof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pinelli</w:t>
+                <w:t xml:space="preserve">C. Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Schoefs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Y. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 226, pp.119224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CARBON.2024.119224⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 230, pp.119690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CARBON.2024.119690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590366v1</w:t>
+                <w:t xml:space="preserve">hal-04739787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-anchored carbon nanomaterials for antimicrobial surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental and health impacts of graphene and other two-dimensional materials: a graphene flagship perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marsan</w:t>
+                <w:t xml:space="preserve">Hazel Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dague</w:t>
+                <w:t xml:space="preserve">Tina Buerki-Thurnherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ben-Neji</w:t>
+                <w:t xml:space="preserve">Jasreen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cougoule</w:t>
+                <w:t xml:space="preserve">Peter Wick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4nr02810d⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (8), pp.6038-6094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c09699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685264v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin electroporation for transdermal drug delivery: Electrical measurements, numerical model and molecule delivery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the Aquatic Toxicity of 2D Few-Layer Graphene Inks Using Rainbow Trout (Oncorhynchus mykiss): In Vivo and In Vitro Approaches to Support an SSbD Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+                <w:t xml:space="preserve">Gregorio Molés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin Dinculescu</w:t>
+                <w:t xml:space="preserve">Ana Valdehita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Simon</w:t>
+                <w:t xml:space="preserve">Gerardo Pulido-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Golzio</w:t>
+                <w:t xml:space="preserve">Maria Fernandez-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 367, pp.235-247. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JCONREL.2024.01.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/TOXICS12020097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455108v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene oxide Composites: A versatile material used as protective layer, solid-state electrolyte, and gel electrolyte in metal batteries</w:t>
               </w:r>
@@ -2391,2701 +2391,2701 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes alter agrosystem multifunctionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Celebrating the 10th anniversary of Environmental Science: Nano, 11, pp.4126-4137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4en00195h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Energy Density Primary Lithium Battery with Fluorinated S-Doped Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Carbon Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (1), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/C10010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Ion-to-Electron Transducing Layers for the Detection of Nitrate Ions Using FPSX(TDDAN)-Based Ion-Sensitive Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Légnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (18), pp.5994:1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s24185994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Aquatic Toxicity of 2D Few-Layer Graphene Inks Using Rainbow Trout (Oncorhynchus mykiss): In Vivo and In Vitro Approaches to Support an SSbD Assessment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skin electroporation for transdermal drug delivery: Electrical measurements, numerical model and molecule delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Valdehita</w:t>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Pulido-Reyes</w:t>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fernandez-Cruz</w:t>
+                <w:t xml:space="preserve">Sorin Dinculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/TOXICS12020097⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 367, pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JCONREL.2024.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416531v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular uptake of multi-walled carbon nanotubes is associated to genotoxic and teratogenic effects towards the freshwater diatom Nitzschia linearis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Effects of graphene oxide on the diatom Nitzschia palea are associated with carbon cycling disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Braylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Silvestre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laury Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107067⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.119224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CARBON.2024.119224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685296v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of carbon nanotube levels in organic matter: an inter-laboratory comparison to determine best practice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface-anchored carbon nanomaterials for antimicrobial surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhail Al-Abed</w:t>
+                <w:t xml:space="preserve">Laure Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cerdan</w:t>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wan-Seob Cho</w:t>
+                <w:t xml:space="preserve">E. Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dubuc</w:t>
+                <w:t xml:space="preserve">M. Ben-Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17435390.2024.2331683⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (16), pp.16517-16534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nr02810d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538836v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced 1D heterostructures based on nanotube templates and molecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular uptake of multi-walled carbon nanotubes is associated to genotoxic and teratogenic effects towards the freshwater diatom Nitzschia linearis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Alvarez</w:t>
+                <w:t xml:space="preserve">Lauris Evariste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+                <w:t xml:space="preserve">Laurent Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nedjma Bendiab</w:t>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Cambré</w:t>
+                <w:t xml:space="preserve">Laury Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (16), pp.8457-8512. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.107067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cs00467h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685224v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and health impacts of graphene and other two-dimensional materials: a graphene flagship perspective</w:t>
+                <w:t xml:space="preserve">Analysis of carbon nanotube levels in organic matter: an inter-laboratory comparison to determine best practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazel Lin</w:t>
+                <w:t xml:space="preserve">Jérôme Devoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Buerki-Thurnherr</w:t>
+                <w:t xml:space="preserve">Souhail Al-Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasreen Kaur</w:t>
+                <w:t xml:space="preserve">Benjamin Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wick</w:t>
+                <w:t xml:space="preserve">Wan-Seob Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Pelin</w:t>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (8), pp.6038-6094. </w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), 15p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c09699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2024.2331683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659640v1</w:t>
+                <w:t xml:space="preserve">hal-04538836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective fluorination of iodide-filled DWCNTs for stabilizing endohedral iron trifluoride</w:t>
+                <w:t xml:space="preserve">Advanced 1D heterostructures based on nanotube templates and molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Doubtsof</w:t>
+                <w:t xml:space="preserve">Charlotte Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nie</w:t>
+                <w:t xml:space="preserve">Laurent Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ahmad</w:t>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bonnet</w:t>
+                <w:t xml:space="preserve">Nedjma Bendiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Monthioux</w:t>
+                <w:t xml:space="preserve">Sofie Cambré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 230, pp.119690. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (16), pp.8457-8512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.CARBON.2024.119690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3cs00467h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739787v1</w:t>
+                <w:t xml:space="preserve">hal-04685224v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary Toxicity of Boron Nitride Nanomaterials Is Aspect Ratio Dependent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogels with electrically conductive nanomaterials for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c06599⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.2036-2062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2tb02019j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659509v1</w:t>
+                <w:t xml:space="preserve">hal-04264151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Graphene Oxide and Few-Layer Graphene with the Blood–Brain Barrier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Converting Ambipolar Double‐Walled Nanotube Bundles to Unipolar Carbon Nanotube Field‐Effect Transistor Devices by Inner Functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Chimowa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Sodisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somnath Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.NANOLETT.3C00377⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 220 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/PSSA.202200669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097240v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting Ambipolar Double‐Walled Nanotube Bundles to Unipolar Carbon Nanotube Field‐Effect Transistor Devices by Inner Functionalization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fluorescence anisotropy using highly polarized emitting dyes confined inside BNNTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Badon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/PSSA.202200669⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.983 - 992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2mh01239a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097223v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence anisotropy using highly polarized emitting dyes confined inside BNNTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions of Graphene Oxide and Few-Layer Graphene with the Blood–Brain Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Castagnola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieselot Deleye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Podestà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Badon</w:t>
+                <w:t xml:space="preserve">Edra Jaho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-B Marceau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A Loiseau</w:t>
+                <w:t xml:space="preserve">Fabrizio Loiacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2mh01239a⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (7), pp.2981-2990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.NANOLETT.3C00377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301530v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon based nanomaterial interactions with metals and metalloids in terrestrial environment: A review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pulmonary Toxicity of Boron Nitride Nanomaterials Is Aspect Ratio Dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Augusto Visani de Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Legnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 206, pp.325-339. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (24), pp.24919-24935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2023.02.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c06599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04006124v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels from a Self-Assembling Tripeptide and Carbon Nanotubes (CNTs): Comparison between Single-Walled and Double-Walled CNTs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Silvia Marchesan</w:t>
+                <w:t xml:space="preserve">Carbon based nanomaterial interactions with metals and metalloids in terrestrial environment: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13050847⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206, pp.325-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2023.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003811v1</w:t>
+                <w:t xml:space="preserve">hal-04006124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of OECD TG 201, 202, 203 for the aquatic toxicity testing and assessment of 2D Graphene material nanoforms to meet regulatory needs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogels from a Self-Assembling Tripeptide and Carbon Nanotubes (CNTs): Comparison between Single-Walled and Double-Walled CNTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Rozhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavko Kralj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Marchesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.IMPACT.2022.100447⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (847), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13050847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03937045v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene oxide worsens copper-mediated embryo-larval toxicity in the pacific oyster while reduced graphene oxide mitigates the effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Légnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 335, pp.139140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.CHEMOSPHERE.2023.139140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Interlaboratory Comparison of Thermogravimetric Analysis of Graphene-Related Two-Dimensional Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sam Gnaniah</w:t>
+                <w:t xml:space="preserve">Applicability of OECD TG 201, 202, 203 for the aquatic toxicity testing and assessment of 2D Graphene material nanoforms to meet regulatory needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Candotto Carniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tretiach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.ANALCHEM.2C03575⟩</w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.100447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.IMPACT.2022.100447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061730v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable dispersions of double-walled carbon nanotubes for carbon nanotube/copper co-deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Pavía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Alnjiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 299, pp.127491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2023.127491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota impairment following graphene oxide exposure is associated to physiological alterations in Xenopus laevis tadpoles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laury Gauthier</w:t>
+                <w:t xml:space="preserve">International Interlaboratory Comparison of Thermogravimetric Analysis of Graphene-Related Two-Dimensional Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Lay Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Farivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Åsa Jämting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Gnaniah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 857, pp.159515. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (12), pp.5176-5186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ACS.ANALCHEM.2C03575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843209v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Nanotubes for Confinement-Induced Energetic Nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5139,429 +5139,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial quenching of electronic Raman scattering in double-wall carbon nanotubes by interlayer coupling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thi Thanh Cao</w:t>
+                <w:t xml:space="preserve">Gut microbiota impairment following graphene oxide exposure is associated to physiological alterations in Xenopus laevis tadpoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CARBON.2022.12.003⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 857, pp.159515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929855v1</w:t>
+                <w:t xml:space="preserve">hal-03843209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels with electrically conductive nanomaterials for biomedical applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Partial quenching of electronic Raman scattering in double-wall carbon nanotubes by interlayer coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Levshov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Avramenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksiem Erkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (10), pp.2036-2062. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.801-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2tb02019j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.CARBON.2022.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04264151v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of metals and carbon nanotubes in a microcosm agrosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Leroy</w:t>
+                <w:t xml:space="preserve">Exposure of Midge Larvae (Chironomus riparius) to Graphene Oxide Leads to Development Alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Evariste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jassey</w:t>
+                <w:t xml:space="preserve">Laura Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Liné</w:t>
+                <w:t xml:space="preserve">Chloé Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Elger</w:t>
+                <w:t xml:space="preserve">Stéphanie Cadarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 431, pp.128613. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.128613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics10100588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726547v1</w:t>
+                <w:t xml:space="preserve">hal-03843233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-based formulation of an electrically conductive ink with high potential for additive manufacturing by direct ink writing</w:t>
               </w:r>
@@ -5675,7479 +5675,7479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Inner-to-Outer Wall Energy Transfer in Highly Pure Double-Wall Carbon Nanotubes Revealed by Detailed Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Levshov</w:t>
+                <w:t xml:space="preserve">Interactive effects of metals and carbon nanotubes in a microcosm agrosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Wenseleers</w:t>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Li</w:t>
+                <w:t xml:space="preserve">Clarisse Liné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Flavel</w:t>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 431, pp.128613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.2c03883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.128613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800132v1</w:t>
+                <w:t xml:space="preserve">hal-03726547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ reactive synthesis of dense nanostructured β-FeSi2 by Spark Plasma Sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Inner-to-Outer Wall Energy Transfer in Highly Pure Double-Wall Carbon Nanotubes Revealed by Detailed Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksiem Erkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Levshov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Abbassi</w:t>
+                <w:t xml:space="preserve">Wim Wenseleers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mesguich</w:t>
+                <w:t xml:space="preserve">Han Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Coulomb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Aries</w:t>
+                <w:t xml:space="preserve">Benjamin Flavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.163683⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.2c03883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565475v1</w:t>
+                <w:t xml:space="preserve">hal-03800132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of Midge Larvae (Chironomus riparius) to Graphene Oxide Leads to Development Alterations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauris Evariste</w:t>
+                <w:t xml:space="preserve">In-situ reactive synthesis of dense nanostructured β-FeSi2 by Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mesguich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lagier</w:t>
+                <w:t xml:space="preserve">Loïc Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Chary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mottier</w:t>
+                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Cadarsi</w:t>
+                <w:t xml:space="preserve">Romain Aries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (10), pp.588. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 902, pp.163683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics10100588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.163683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843233v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Reduction of Graphene Oxide Nanoflakes Differently Affects Neuronal Networks in the Zebrafish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of response of four crop species exposed to carbon nanotube contamination in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Liné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Di Mauro</w:t>
+                <w:t xml:space="preserve">Fanny Manent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossana Rauti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adèle Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Larue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11092161⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 274, pp.129854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371337v1</w:t>
+                <w:t xml:space="preserve">hal-03153222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene oxide and reduced graphene oxide promote the effects of exogenous T3 thyroid hormone in the amphibian Xenopus laevis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laury Gauthier</w:t>
+                <w:t xml:space="preserve">Nose-only inhalations of high-dose alumina nanoparticles/hydrogen chloride gas mixtures induce strong pulmonary pro-inflammatory response: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Saurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130901⟩</w:t>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (9-14), pp.308-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08958378.2021.1996492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274948v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Microcage Carbon Nanotube Architectures with Decoupled Multimodal Porosity and Amplified Catalytic Performance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological, electrical, and dynamic thermomechanical properties: Comparison between multiwall and double-wall carbon nanotubes in polylactide and polyamide 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Hondow</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zeinab Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musa R Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202008307⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (11), pp.113103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0068537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370562v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slime moulds response to carbon nanotubes exposure: from internalisation to behaviour</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Nanostructuring on the Thermoelectric Properties of β-FeSi2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mesguich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tonquesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17435390.2021.1894615⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.2852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11112852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425756v2</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonication-induced extraction of inner shells from double-wall carbon nanotubes characterized via in situ spectroscopy after density gradient ultracentrifugation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maksiem Erkens</w:t>
+                <w:t xml:space="preserve">Graphene-Based Nanomaterials Modulate Internal Biofilm Interactions and Microbial Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Braylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Cambré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annick Loiseau</w:t>
+                <w:t xml:space="preserve">Laury Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.623853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.623853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.07.075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03427389v1</w:t>
+                <w:t xml:space="preserve">hal-03209487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofibrous PEDOT-Carbon Composite on Flexible Probes for Soft Neural Interfacing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slime moulds response to carbon nanotubes exposure: from internalisation to behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Saunier</w:t>
+                <w:t xml:space="preserve">Manon Ternois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel G Nowak</w:t>
+                <w:t xml:space="preserve">Maxence Mougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bergaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.780197. </w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.780197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2021.1894615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427406v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425756v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Magnetic Properties of a Carbon Nanotube-Lanthanide Hybrid Molecular Complex through Controlled Functionalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonication-induced extraction of inner shells from double-wall carbon nanotubes characterized via in situ spectroscopy after density gradient ultracentrifugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksiem Erkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Cambré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibwanga S. Mosse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Venkateswara Rao Sodisetti</w:t>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Coleman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alvaro S. de Sousa</w:t>
+                <w:t xml:space="preserve">Annick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26030563⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185, pp.113 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.07.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134839v1</w:t>
+                <w:t xml:space="preserve">hal-03427389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong spin–phonon coupling in Gd-filled nanotubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher Coleman</w:t>
+                <w:t xml:space="preserve">Nanofibrous PEDOT-Carbon Composite on Flexible Probes for Soft Neural Interfacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolph M. Erasmus</w:t>
+                <w:t xml:space="preserve">Lionel G Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0067555⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.780197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.780197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584462v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdermal Delivery of Macromolecules Using Two-in-One Nanocomposite Device for Skin Electroporation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning Magnetic Properties of a Carbon Nanotube-Lanthanide Hybrid Molecular Complex through Controlled Functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ibwanga S. Mosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Sodisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siphephile Ncube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro S. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13111805⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26030563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427408v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-Based Nanomaterials Modulate Internal Biofilm Interactions and Microbial Diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laury Gauthier</w:t>
+                <w:t xml:space="preserve">Strong spin–phonon coupling in Gd-filled nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Sodisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siphephile Ncube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph M. Erasmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.623853⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (21), pp.214301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0067555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209487v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological assessment of commercial boron nitride nanotubes toward Xenopus laevis tadpoles and host-associated gut microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauris Evariste</w:t>
+                <w:t xml:space="preserve">Transdermal Delivery of Macromolecules Using Two-in-One Nanocomposite Device for Skin Electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Jouanmiqueou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17435390.2020.1839137⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13111805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170407v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carboxymethyl Xanthan/ double-walled carbon nanotube hybrid hydrogel nanocomposite for transdermal release of drug</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Engineering of Microcage Carbon Nanotube Architectures with Decoupled Multimodal Porosity and Amplified Catalytic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Mannering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sykes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Hondow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2008307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202008307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1539445X.2021.1943682⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05371835v1</w:t>
+                <w:t xml:space="preserve">hal-03370562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanofiber/PEDOT Based Macro-Porous Composite for High Performance Multifunctional Neural Microelectrode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nowak</w:t>
+                <w:t xml:space="preserve">Graphene oxide and reduced graphene oxide promote the effects of exogenous T3 thyroid hormone in the amphibian Xenopus laevis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bergaud</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/10402.0003ecst⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281, pp.130901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456618v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a superparamagnetic breakdown in gadolinium chloride filled double-walled carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aletta R. E. Prinsloo</w:t>
+                <w:t xml:space="preserve">Tuning the Reduction of Graphene Oxide Nanoflakes Differently Affects Neuronal Networks in the Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Rauti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Casani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Chimowa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/9.0000128⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11092161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164783v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanomaterials-based polymer-matrix nanocomposites for antimicrobial applications: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Tourrette</w:t>
+                <w:t xml:space="preserve">Ecotoxicological assessment of commercial boron nitride nanotubes toward Xenopus laevis tadpoles and host-associated gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Evariste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baratange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.06.002⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2020.1839137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371082v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier Transform InfraRed spectroscopy contribution to disentangle nanomaterial (DWCNT, TiO 2 ) impacts on tomato plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of carboxymethyl Xanthan/ double-walled carbon nanotube hybrid hydrogel nanocomposite for transdermal release of drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Stasaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Boutemak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcene Ibtissem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Hadj Ziane Zafour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1EN00455G⟩</w:t>
+              <w:t xml:space="preserve">Soft Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.168-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1539445X.2021.1943682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372967v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superior carbon nanotube stability by molecular filling:a single-chirality study at extreme pressures.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wenwen Cui</w:t>
+                <w:t xml:space="preserve">Carbon Nanofiber/PEDOT Based Macro-Porous Composite for High Performance Multifunctional Neural Microelectrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.07.068⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/10402.0003ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311377v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nanostructuring on the Thermoelectric Properties of β-FeSi2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bhuvanesh Srinivasan</w:t>
+                <w:t xml:space="preserve">Observation of a superparamagnetic breakdown in gadolinium chloride filled double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siphephile Ncube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somnath Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aletta R. E. Prinsloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11112852⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.035206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/9.0000128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431689v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nose-only inhalations of high-dose alumina nanoparticles/hydrogen chloride gas mixtures induce strong pulmonary pro-inflammatory response: a pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bourgois</w:t>
+                <w:t xml:space="preserve">Carbon nanomaterials-based polymer-matrix nanocomposites for antimicrobial applications: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Saurat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Tourrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08958378.2021.1996492⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182, pp.463-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427407v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological, electrical, and dynamic thermomechanical properties: Comparison between multiwall and double-wall carbon nanotubes in polylactide and polyamide 11</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fourier Transform InfraRed spectroscopy contribution to disentangle nanomaterial (DWCNT, TiO 2 ) impacts on tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Liné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Reyes-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansi Bakshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Mousavi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0068537⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.2920-2931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1EN00455G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427412v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of response of four crop species exposed to carbon nanotube contamination in soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Liné</w:t>
+                <w:t xml:space="preserve">Superior carbon nanotube stability by molecular filling:a single-chirality study at extreme pressures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio D Silva-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Manent</w:t>
+                <w:t xml:space="preserve">Jingming Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Wolinski</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wenwen Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 274, pp.129854. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.07.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153222v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond graphene oxide acidity: Novel insights into graphene related materials effects on the sexual reproduction of seed plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of ultrasound pretreatment on bromination of double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Fortuna</w:t>
+                <w:t xml:space="preserve">Lyubov G. Bulusheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Nepi</w:t>
+                <w:t xml:space="preserve">Egor V. Lobiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giampiero Cai</w:t>
+                <w:t xml:space="preserve">Yu.V. Fedoseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia del Casino</w:t>
+                <w:t xml:space="preserve">Jean-Yves Mevellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna A. Makarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122380⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259, pp.116233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2019.116233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496519v1</w:t>
+                <w:t xml:space="preserve">hal-02409386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of graphene oxide ecotoxicity at several trophic levels using aquatic microcosms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon nanofiber-PEDOT composite films as novel microelectrode for neural interfaces and biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charline Blatché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 165, pp.112413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2020.112413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.09.051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02317411v1</w:t>
+                <w:t xml:space="preserve">hal-03022944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microelectrodes from PEDOT-carbon nanoﬁber composite for high performance neural recording, stimulation and neurochemical sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Saunier</w:t>
+                <w:t xml:space="preserve">Mesoporous Single-Atom-Doped Graphene–Carbon Nanotube Hybrid: Synthesis and Tunable Electrocatalytic Activity for Oxygen Evolution and Reduction Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Tavakkoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pekka Peljo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jani Sainio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Davodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.4647-4658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c00352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2020.101106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03003023v1</w:t>
+                <w:t xml:space="preserve">hal-02864773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferred attachment of fluorine near oxygen-containing groups on the surface of double-walled carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris V Senkovskiy</w:t>
+                <w:t xml:space="preserve">Confinement of Dyes inside Boron Nitride Nanotubes: Photostable and Shifted Fluorescence down to the Near Infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Schué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Recher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaella Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144357⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (29), pp.2001429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202001429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409355v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of cytotoxicity performance of carbon nanohorns by method of spin probes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nikolay A. Lyapunov</w:t>
+                <w:t xml:space="preserve">Preferred attachment of fluorine near oxygen-containing groups on the surface of double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.V. Fedoseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yana O. Cherkashina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Lyubov Gennadievna Bulusheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor O Koroteev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Mevellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris V Senkovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1536383X.2020.1757656⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 504, pp.144357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884105v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous Single-Atom-Doped Graphene–Carbon Nanotube Hybrid: Synthesis and Tunable Electrocatalytic Activity for Oxygen Evolution and Reduction Reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Tavakkoli</w:t>
+                <w:t xml:space="preserve">Study of cytotoxicity performance of carbon nanohorns by method of spin probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Kartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Volodymyr Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay A. Lyapunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana O. Cherkashina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Davodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c00352⟩</w:t>
+              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (9), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1536383X.2020.1757656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864773v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of Dyes inside Boron Nitride Nanotubes: Photostable and Shifted Fluorescence down to the Near Infrared</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafaella Nascimento</w:t>
+                <w:t xml:space="preserve">Assessment of graphene oxide ecotoxicity at several trophic levels using aquatic microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cadarsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202001429⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.09.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877816v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Co-Mo catalyst preparation and CH4/H2 flow on carbon nanotube synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viktoriia R. Kuznetsova</w:t>
+                <w:t xml:space="preserve">Microelectrodes from PEDOT-carbon nanoﬁber composite for high performance neural recording, stimulation and neurochemical sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lyubov G. Bulusheva</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charline Blatché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1536383X.2020.1749051⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.101106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2020.101106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879733v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ultrasound pretreatment on bromination of double-walled carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond graphene oxide acidity: Novel insights into graphene related materials effects on the sexual reproduction of seed plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Candotto Carniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Nepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyubov G. Bulusheva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anna A. Makarova</w:t>
+                <w:t xml:space="preserve">Giampiero Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia del Casino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2019.116233⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 393, pp.122380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409386v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanofiber-PEDOT composite films as novel microelectrode for neural interfaces and biosensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Saunier</w:t>
+                <w:t xml:space="preserve">Effect of Co-Mo catalyst preparation and CH4/H2 flow on carbon nanotube synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor V. Lobiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia R. Kuznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Maziz</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander V. Okotrub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubov G. Bulusheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 165, pp.112413. </w:t>
+              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (9), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2020.112413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1536383X.2020.1749051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022944v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting Carbon Nanotubes from Oxidation for Selective Carbon Impurity Elimination</w:t>
+                <w:t xml:space="preserve">Bromine polycondensation in pristine and fluorinated graphitic carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Berrada</w:t>
+                <w:t xml:space="preserve">Olga Sedelnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+                <w:t xml:space="preserve">Christopher Ewels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bellouard</w:t>
+                <w:t xml:space="preserve">Dmitry Pinakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Chekhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (23), pp.14725-14733. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (32), pp.15298-15306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9nr01922g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186871v1</w:t>
+                <w:t xml:space="preserve">hal-02301196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of DWNTs for formaldehyde sensing through encapuslation of selected materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of Carbon Nanotubes for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201900279⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12040624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274329v1</w:t>
+                <w:t xml:space="preserve">hal-02044186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic response of the benthic freshwater diatom Nitzschia palea exposed to Few Layer Graphene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Folgoas</w:t>
+                <w:t xml:space="preserve">Investigating a transcriptomic approach on marine mussel hemocytes exposed to carbon nanofibers: An in vitro/in vivo comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Barrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Manier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lonchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">George Chimowa</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8EN00987B⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 207, pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160439v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating a transcriptomic approach on marine mussel hemocytes exposed to carbon nanofibers: An in vitro/in vivo comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring of DWNTs for formaldehyde sensing through encapuslation of selected materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Chimowa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lonchambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Barrick</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nisrine Jrad</w:t>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.11.020⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (20), pp.1900279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201900279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958783v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Carbon Nanotubes for Biomedical Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Simon</w:t>
+                <w:t xml:space="preserve">Transcriptomic response of the benthic freshwater diatom Nitzschia palea exposed to Few Layer Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Folgoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Chimowa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (4), pp.624. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (5), pp.1363-1381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12040624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8EN00987B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044186v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Spin Reversal via Kondo Correlation in Hybrid Carbon Nanotube Quantum Dots</w:t>
+                <w:t xml:space="preserve">Protecting Carbon Nanotubes from Oxidation for Selective Carbon Impurity Elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subhadeep Datta</w:t>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ireneusz Weymann</w:t>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Płomińska</w:t>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Läetitia Marty</w:t>
+                <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (9), pp.10029-10035. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), pp.14725-14733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.9b02091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317479v1</w:t>
+                <w:t xml:space="preserve">hal-02186871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Reduction of Graphene Oxide Mitigates Its In Vivo Genotoxicity Toward Xenopus laevis Tadpoles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Spin Reversal via Kondo Correlation in Hybrid Carbon Nanotube Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Mouchet</w:t>
+                <w:t xml:space="preserve">Subhadeep Datta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ireneusz Weymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Płomińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Läetitia Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9040584⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (9), pp.10029-10035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.9b02091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095596v1</w:t>
+                <w:t xml:space="preserve">hal-02317479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of inorganic nanocrystals confined within carbon nanotubes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal Reduction of Graphene Oxide Mitigates Its In Vivo Genotoxicity Toward Xenopus laevis Tadpoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9040584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.04.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02134738v1</w:t>
+                <w:t xml:space="preserve">hal-02095596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of double-wall carbon nanotubes nanocomposite hydrogels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Golzio</w:t>
+                <w:t xml:space="preserve">Structure of inorganic nanocrystals confined within carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Tobias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.01.090⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 492, pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055845v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorinated holey double-walled carbon nanotubes for relative humidity sensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical properties of double-wall carbon nanotubes nanocomposite hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 148, pp.413-420. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.010⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 146, pp.542-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.01.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181559v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-walled carbon nanotubes, a performing additive to enhance capacity retention of antimony anode in potassium-ion batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Touja</w:t>
+                <w:t xml:space="preserve">Chlorinated holey double-walled carbon nanotubes for relative humidity sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubov G. Bulusheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Vitalii I. Sysoev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor V. Lobiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+                <w:t xml:space="preserve">Yu. V. Fedoseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna A. Makarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105, pp.106493. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.413-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196162v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromine polycondensation in pristine and fluorinated graphitic carbons</w:t>
+                <w:t xml:space="preserve">Double-walled carbon nanotubes, a performing additive to enhance capacity retention of antimony anode in potassium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Sedelnikova</w:t>
+                <w:t xml:space="preserve">Vincent Gabaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Ewels</w:t>
+                <w:t xml:space="preserve">Justine Touja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Pinakov</w:t>
+                <w:t xml:space="preserve">Didier Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galina Chekhova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (32), pp.15298-15306. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.106493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9nr01922g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301196v1</w:t>
+                <w:t xml:space="preserve">hal-02196162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of strong Kondo like features and co-tunnelling in superparamagnetic GdCl3 filled 1D nanomagnets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety Assessment of Graphene-Based Materials: Focus on Human Health and the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chistopher Coleman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alvaro S. de Sousa</w:t>
+                <w:t xml:space="preserve">Bengt Fadeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunyang Nie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lonchambon</w:t>
+                <w:t xml:space="preserve">Cyrill Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5024346⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.10582-10620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b04758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812545v1</w:t>
+                <w:t xml:space="preserve">hal-01975177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and interactions of the bovine serum albumin-double walled carbon nanotube system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kadriye Bozgeyik</w:t>
+                <w:t xml:space="preserve">Kondo effect and enhanced magnetic properties in gadolinium functionalized carbon nanotube supramolecular complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siphephile Ncube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chistopher Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Strydom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro S. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.12.100⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 8 (n° 8057), pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26428-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971972v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicité des nanotubes de carbone envers l'homme et l'environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphene oxide impairs the pollen performance of Nicotiana tabacum and Corylus avellana suggesting potential negative effects on the sexual reproduction of seed plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Candotto Carniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Gorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Liné</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia del Casino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-nm8155⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8en00052b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510025v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and easy preparation of few-layered-graphene/magnesia powders for strong, hard and electrically conducting composites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human properdin opsonizes nanoparticles and triggers a potent pro-inflammatory response by macrophages without involving complement activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubna Kouser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basudev Paudyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuvinder Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Stenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy A. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.04.085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873064v1</w:t>
+                <w:t xml:space="preserve">hal-01728830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human properdin opsonizes nanoparticles and triggers a potent pro-inflammatory response by macrophages without involving complement activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucy A. Jones</w:t>
+                <w:t xml:space="preserve">Effect of Hydrogen Fluoride Addition and Synthesis Temperature on the Structure of Double-Walled Carbon Nanotubes Fluorinated by Molecular Fluorine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Fedoseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Yu. Vilkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Chuvilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 255 (1), pp.1700261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201700261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01728830v1</w:t>
+                <w:t xml:space="preserve">hal-01707865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Hydrogen Fluoride Addition and Synthesis Temperature on the Structure of Double-Walled Carbon Nanotubes Fluorinated by Molecular Fluorine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">Fast and easy preparation of few-layered-graphene/magnesia powders for strong, hard and electrically conducting composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mesguich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 136, pp.270-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.04.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.201700261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01707865v1</w:t>
+                <w:t xml:space="preserve">hal-01873064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo effect and enhanced magnetic properties in gadolinium functionalized carbon nanotube supramolecular complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Observation of strong Kondo like features and co-tunnelling in superparamagnetic GdCl3 filled 1D nanomagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siphephile Ncube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chistopher Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro S. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lonchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26428-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 123 (n° 21), pp. 213901/1-213901/7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5024346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812134v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene oxide impairs the pollen performance of Nicotiana tabacum and Corylus avellana suggesting potential negative effects on the sexual reproduction of seed plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Gorelli</w:t>
+                <w:t xml:space="preserve">Adsorption and interactions of the bovine serum albumin-double walled carbon nanotube system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkan Kopac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadriye Bozgeyik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8en00052b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 252, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.12.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811152v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching on microglia with electro-conductive multi walled carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luigi Manni</w:t>
+                <w:t xml:space="preserve">Toxicité des nanotubes de carbone envers l'homme et l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Liné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.12.069⟩</w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-nm8155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684006v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength tunable soliton rains in a nanotube-mode locked Tm-doped fiber laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switching on microglia with electro-conductive multi walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Fiorito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fu</w:t>
+                <w:t xml:space="preserve">Julie Russier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Popa</w:t>
+                <w:t xml:space="preserve">Adele Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zhao</w:t>
+                <w:t xml:space="preserve">Marzia Soligo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed Asad Hussain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Luigi Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113 (19), pp.193102. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 129, pp. 572-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5047492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.12.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976910v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided SH-SAW sensor based on DWNTs sensitive material for VOCs and humidity detection</w:t>
+                <w:t xml:space="preserve">Wavelength tunable soliton rains in a nanotube-mode locked Tm-doped fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamida Hallil</w:t>
+                <w:t xml:space="preserve">B. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Zhang</w:t>
+                <w:t xml:space="preserve">Daniel Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Asad Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (3), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (19), pp.193102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29292/jics.v13i3.32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5047492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999495v1</w:t>
+                <w:t xml:space="preserve">hal-01976910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the grafting of fluorophores onto double-walled carbon nanotubes: the influence of the geometry of the molecules</w:t>
               </w:r>
@@ -13261,3128 +13261,3128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Assessment of Graphene-Based Materials: Focus on Human Health and the Environment</w:t>
+                <w:t xml:space="preserve">Guided SH-SAW sensor based on DWNTs sensitive material for VOCs and humidity detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bengt Fadeel</w:t>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrill Bussy</w:t>
+                <w:t xml:space="preserve">Qing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Merino</w:t>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester Vázquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Philippe Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.10582-10620. </w:t>
+              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b04758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29292/jics.v13i3.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975177v1</w:t>
+                <w:t xml:space="preserve">hal-01999495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the fluorination technique on the surface-fluorination patterning of double-walled carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Unexpected Complexity of Filling Double-Wall Carbon Nanotubes With Nickel (and Iodine) 1-D Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyubov Bulusheva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christopher P Ewels</w:t>
+                <w:t xml:space="preserve">Jeremy Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.8.169⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 16 (n° 5), pp. 759-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2686434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623094v1</w:t>
+                <w:t xml:space="preserve">hal-01692704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on few-layer graphene production by exfoliation of different starting materials in a low boiling point solvent</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Few Layer Graphene sticking by biofilm of freshwater diatom Nitzschia palea as a mitigation to its ecotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Sarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lonchambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flatc.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 113, pp. 139-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537861v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Properties of Double-Walled Carbon Nanotubes driven by Mechanical Interlayer Coupling.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hydrogel/Carbon-Nanotube Needle-Free Device for Electrostimulated Skin Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b01328⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (19), pp.2715-2723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201700517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441517v2</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy density of primary lithium batteries working with sub-fluorinated few walled carbon nanotubes cathode</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charged iodide in chains behind the highly efficient iodine doping in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zubair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tristant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Tsentalovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Headrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (6), pp.064002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.064002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639477v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray-coated carbon nanotube carpets for creeping reduction of conducting polymer based artificial muscles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Souères</w:t>
+                <w:t xml:space="preserve">Preferential adsorption of NH3 gas molecules on MWCNT defect sites probed using in situ Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Chimowa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boitumelo Matsoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil J. Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suprakas Sinha Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/28/2/025502⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (10), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413022v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged iodide in chains behind the highly efficient iodine doping in carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Headrick</w:t>
+                <w:t xml:space="preserve">One-step chemical vapor deposition synthesis and supercapacitor performance of nitrogen-doped porous carbon–carbon nanotube hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor V Lobiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubov G Bulusheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina O Fedorovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury V Shubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel E Plyusnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.064002⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.2669-2679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.8.267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867475v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential adsorption of NH3 gas molecules on MWCNT defect sites probed using in situ Raman spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Suprakas Sinha Ray</w:t>
+                <w:t xml:space="preserve">Light Control of Charge Transfer and Excitonic Transitions in a Carbon Nanotube/Porphyrin Hybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saioa Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600930⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (18), pp.1605745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201605745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687165v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step chemical vapor deposition synthesis and supercapacitor performance of nitrogen-doped porous carbon–carbon nanotube hybrids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High energy density of primary lithium batteries working with sub-fluorinated few walled carbon nanotubes cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hamwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.8.267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 726, pp.852-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729379v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Control of Charge Transfer and Excitonic Transitions in a Carbon Nanotube/Porphyrin Hybrid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Royal</w:t>
+                <w:t xml:space="preserve">Spray-coated carbon nanotube carpets for creeping reduction of conducting polymer based artificial muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiva Simaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201605745⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.025502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/28/2/025502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505016v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies on the detachment of multi-walled carbon nanotubes by a mobile liquid interface</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural Properties of Double-Walled Carbon Nanotubes driven by Mechanical Interlayer Coupling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghedjatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.08.029⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (5), pp.4840-4847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b01328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728941v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes: Impacts and behaviour in the terrestrial ecosystem - A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Larue</w:t>
+                <w:t xml:space="preserve">Effect of the fluorination technique on the surface-fluorination patterning of double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubov Bulusheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya V Fedoseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P Ewels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.07.089⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1688 - 1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.8.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670236v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-length carbon nanotubes as building blocks for high dielectric constant materials in the terahertz range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sergey Maksimenko</w:t>
+                <w:t xml:space="preserve">A comparative study on few-layer graphene production by exfoliation of different starting materials in a low boiling point solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Çelik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ender Suvaci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa5628⟩</w:t>
+              <w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 1, pp. 74-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flatc.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538379v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and Semiquantitative Assessment of Exposure to Engineered Nanomaterials within the French EpiNano Program: Inter- and Intramethod Reliability Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental studies on the detachment of multi-walled carbon nanotubes by a mobile liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti J. Hokkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lautala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlskog</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxw008⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 533, pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539544v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of engineered carbon nanoparticles: from releases to effects on the aquatic biota</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laury Gauthier</w:t>
+                <w:t xml:space="preserve">Carbon nanotubes: Impacts and behaviour in the terrestrial ecosystem - A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Liné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2016.11.024⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 123, pp. 767-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.07.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442144v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting, transparent and flexible substrates obtained from interfacial thin films of double-walled carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor H.R. Souza</w:t>
+                <w:t xml:space="preserve">Short-length carbon nanotubes as building blocks for high dielectric constant materials in the terahertz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Shuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesia Paddubskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Kuzhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Maksimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.04.084⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 50 (n° 8), pp. 08LT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa5628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442151v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface area of carbon-based nanoparticles prevails on dispersion for growth inhibition in amphibians</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Cadarsi</w:t>
+                <w:t xml:space="preserve">Qualitative and Semiquantitative Assessment of Exposure to Engineered Nanomaterials within the French EpiNano Program: Inter- and Intramethod Reliability Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Guseva Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jezewski-Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Audignon-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.04.016⟩</w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxw008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578367v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between covalent and non-covalent grafting of fluorescein isothiocyanate on double-walled carbon nanotubes: a quantitative approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental impact of engineered carbon nanoparticles: from releases to effects on the aquatic biota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.07.070⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 46, pp. 1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2016.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813417v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unexpected Complexity of Filling Double-Wall Carbon Nanotubes With Nickel (and Iodine) 1-D Nanocrystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conducting, transparent and flexible substrates obtained from interfacial thin films of double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H.R. Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo J.G. Zarbin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2686434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 502, pp.146-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.04.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692704v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few Layer Graphene sticking by biofilm of freshwater diatom Nitzschia palea as a mitigation to its ecotoxicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Surface area of carbon-based nanoparticles prevails on dispersion for growth inhibition in amphibians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lonchambon</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cadarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, vol. 113, pp. 139-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.11.033⟩</w:t>
+              <w:t xml:space="preserve">, 2017, vol. 119, pp. 72-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557929v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hydrogel/Carbon-Nanotube Needle-Free Device for Electrostimulated Skin Drug Delivery</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Competition between covalent and non-covalent grafting of fluorescein isothiocyanate on double-walled carbon nanotubes: a quantitative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Jiménez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rubio-Zuazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (19), pp.2715-2723. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.735-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201700517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.07.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963158v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of graphene-related materials with human intestinal cells: an in vitro approach</w:t>
+                <w:t xml:space="preserve">Examining the impact of multi-layer graphene using cellular and amphibian models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Kucki</w:t>
+                <w:t xml:space="preserve">Laura Muzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cadarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rupper</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Treossi</w:t>
+                <w:t xml:space="preserve">Izabela Janowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Russier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nr00319b⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 3 (n° 2), pp. 025009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/3/2/025009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551624v1</w:t>
+                <w:t xml:space="preserve">hal-01462915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on the enzymatic biodegradability of covalently functionalized double- and multi-walled carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lonchambon</w:t>
+                <w:t xml:space="preserve">Shielding effects in thin films of carbon nanotubes within microwave range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesia Paddubskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Shuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gintaras Valušis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Kuzhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Maksimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.01.023⟩</w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 56 (n° 2), pp. 86-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3952/physics.v56i2.3304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486989v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new insight on the mechanisms of filling closed carbon nanotubes with molten metal iodides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Soula</w:t>
+                <w:t xml:space="preserve">Biological effects of double-walled carbon nanotubes on the innate immune system: An in vitro study on THP-1 human monocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dekali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Maunoir-Regimbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Sloan</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Debouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 110, pp. 48-50. </w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 365, pp. 1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2016.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561262v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between heating atmosphere and copper foil impurities during graphene growth via low pressure chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasemin Çelik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16390,51 +16390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ender Suvaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 109, pp. 529-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16462,3462 +16462,3432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological effects of double-walled carbon nanotubes on the innate immune system: An in vitro study on THP-1 human monocytes</w:t>
+                <w:t xml:space="preserve">A comparative study on the enzymatic biodegradability of covalently functionalized double- and multi-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Dekali</w:t>
+                <w:t xml:space="preserve">Gloria Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bachelet</w:t>
+                <w:t xml:space="preserve">Fayçal Ksar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Maunoir-Regimbal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Debouzy</w:t>
+                <w:t xml:space="preserve">Alessia Battigelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Russier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lonchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2016.07.019⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.367-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486943v1</w:t>
+                <w:t xml:space="preserve">hal-01486989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shielding effects in thin films of carbon nanotubes within microwave range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergey Maksimenko</w:t>
+                <w:t xml:space="preserve">A new insight on the mechanisms of filling closed carbon nanotubes with molten metal iodides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3952/physics.v56i2.3304⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 110, pp. 48-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452086v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International standardized procedures forin vivo evaluation of multi-walled carbon nanotube toxicity in water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mouchet</w:t>
+                <w:t xml:space="preserve">Interaction of graphene-related materials with human intestinal cells: an in vitro approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Kucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rupper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Sarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gancet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Pinelli</w:t>
+                <w:t xml:space="preserve">Manuela Melucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean–charles Boutonnet</w:t>
+                <w:t xml:space="preserve">Emanuele Treossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 98 (n° 8), pp. 829-847. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (16), pp.8749-8760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02772248.2015.1133818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6nr00319b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475094v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic mechanical and functional properties of graphene-based alumina matrix nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasemin Çelik</w:t>
+                <w:t xml:space="preserve">International standardized procedures forin vivo evaluation of multi-walled carbon nanotube toxicity in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Çelik</w:t>
+                <w:t xml:space="preserve">Christian Gancet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean–charles Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.02.032⟩</w:t>
+              <w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 98 (n° 8), pp. 829-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02772248.2015.1133818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451008v2</w:t>
+                <w:t xml:space="preserve">hal-01475094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the structural integrity of a carbon conjugated mediator for photocatalytic hydrogen generation from water over a CdS–carbon nanotube–MoS2 composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Molly Meng-Jung Li</w:t>
+                <w:t xml:space="preserve">Anisotropic mechanical and functional properties of graphene-based alumina matrix nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Çelik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poppy Mills</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Çelik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ender Suvaci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc07632g⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (8), pp. 2075-2086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442132v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451008v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Area of Carbon Nanoparticles: A Dose Metric for a More Realistic Ecotoxicological Assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Lagier</w:t>
+                <w:t xml:space="preserve">Importance of the structural integrity of a carbon conjugated mediator for photocatalytic hydrogen generation from water over a CdS–carbon nanotube–MoS2 composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly Meng-Jung Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poppy Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Fairclough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yung-Kang Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b00348⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (93), pp.13596-13599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc07632g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346283v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic enhancement of double-walled carbon nanotube quality through a one-pot tunable purification method.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Le Normand</w:t>
+                <w:t xml:space="preserve">Surface Area of Carbon Nanoparticles: A Dose Metric for a More Realistic Ecotoxicological Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cadarsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.09.033⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.3514-3518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b00348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095717v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the impact of multi-layer graphene using cellular and amphibian models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dramatic enhancement of double-walled carbon nanotube quality through a one-pot tunable purification method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Vieira Bridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Muzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Cadarsi</w:t>
+                <w:t xml:space="preserve">Joris Kadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabela Janowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Russier</w:t>
+                <w:t xml:space="preserve">Francois Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 3 (n° 2), pp. 025009. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.292-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/3/2/025009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462915v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nanotubes de carbone : de la nanochimie à la santé et l'environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative detection of carbon nanotubes in biological samples by an original method based on microwave permittivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
+                <w:t xml:space="preserve">Floriane Bourdiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Katia Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Gauthier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp. 535-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.09.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758087v1</w:t>
+                <w:t xml:space="preserve">hal-01448319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar carbon nanotube–graphene hybrid films for high-performance broadband photodetectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the hydrocarbon chain length of imidazolium-based ionic liquid on the dispersion and stabilization of double-walled carbon nanotubes in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengqiu Wang</w:t>
+                <w:t xml:space="preserve">Kenza Raiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaomu Wang</w:t>
+                <w:t xml:space="preserve">Abdelkader Djalab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xizhang Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Amel Hadj-Ziane-Zafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.8589/1-8589/7. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 469, pp. 107-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms9589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442098v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double walled carbon nanotubes promote the overproduction of extracellular protein-like polymers in Nitzschia palea: An adhesive response for an adaptive issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 88, pp. 113-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Cancer Cell Migration by Multiwalled Carbon Nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planar carbon nanotube–graphene hybrid films for high-performance broadband photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Valiente</w:t>
+                <w:t xml:space="preserve">Yuanda Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José L. Fernández-Luna</w:t>
+                <w:t xml:space="preserve">Fengqiu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaomu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xizhang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lidia Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.201500252⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.8589/1-8589/7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448284v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-walled carbon nanotubes, natural organic matter, and the benthic diatom Nitzschia palea: “A sticky story”</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nanotubes de carbone : de la nanochimie à la santé et l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.VI</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475246v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the hydrocarbon chain length of imidazolium-based ionic liquid on the dispersion and stabilization of double-walled carbon nanotubes in water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of Cancer Cell Migration by Multiwalled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Djalab</w:t>
+                <w:t xml:space="preserve">Lorena García-Hevia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Hadj-Ziane-Zafour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+                <w:t xml:space="preserve">Rafael Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L. Fernández-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.01.015⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 4 (n° 11), pp. 1640-1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.201500252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01475298v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative detection of carbon nanotubes in biological samples by an original method based on microwave permittivity measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Dubuc</w:t>
+                <w:t xml:space="preserve">Multi-walled carbon nanotubes, natural organic matter, and the benthic diatom Nitzschia palea: “A sticky story”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Grenier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laury Gauthier</w:t>
+                <w:t xml:space="preserve">Jean-Charles Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 81, pp. 535-545. </w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 9 (n° 2), pp. 219-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.09.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/17435390.2014.918202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448319v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification Framework for Graphene-Based Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short term exposure to multi-walled carbon nanotubes induce oxidative stress and DNA damage in Xenopus laevis tadpoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna E. Louw-Gaume</w:t>
+                <w:t xml:space="preserve">Rayenne Saria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Kucki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kostas Kostarelos</w:t>
+                <w:t xml:space="preserve">Annie Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201403335⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107, pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447812v1</w:t>
+                <w:t xml:space="preserve">hal-01963106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-molecule approach to explore binding, uptake and transport of cancer cell targeting nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox active Double Wall Carbon Nanotubes show intrinsic anti-proliferative effects and modulate autophagy in cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Fiorito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Rapino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Paolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constanze Lamprecht</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Rankl</w:t>
+                <w:t xml:space="preserve">Federica Andreola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/12/125704⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 78, pp. 589-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132418v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-walled carbon nanotubes: Quantitative purification assessment, balance between purification and degradation and solution filling as an evidence of opening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A single-molecule approach to explore binding, uptake and transport of cancer cell targeting nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanze Lamprecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Plochberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Ruprecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifania Bortolamiol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lonchambon</w:t>
+                <w:t xml:space="preserve">Christian Rankl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.06.051⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 25 (n° 12), pp.125704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/12/125704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445549v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural discrimination of double-walled carbon nanotubes by chiral diporphyrin nanocalipers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double-walled carbon nanotubes: Quantitative purification assessment, balance between purification and degradation and solution filling as an evidence of opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifania Bortolamiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Petar Lukanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lonchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ta04407j⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 78, pp. 79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.06.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138706v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of efficient digestion procedures for quantitative determination of cobalt and molybdenum catalyst residues in carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification Framework for Graphene-Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna E. Louw-Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Kucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald F. Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Ayouni-Derouiche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laury Gauthier</w:t>
+                <w:t xml:space="preserve">Kostas Kostarelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.08.025⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 53 (n° 30), pp. 7714-7718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201403335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01077228v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complement activation by carbon nanotubes and its influence on the phagocytosis and cytokine response by macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Jäkel</w:t>
+                <w:t xml:space="preserve">Structural discrimination of double-walled carbon nanotubes by chiral diporphyrin nanocalipers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukie Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Nishio-Hamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajoy K. Bauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.02.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 2 (n° 44), pp. 19067-19074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ta04407j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451043v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Wall Carbon Nanotubes for Wide-Band, Ultrafast Pulse Generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Development of efficient digestion procedures for quantitative determination of cobalt and molybdenum catalyst residues in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Ayouni-Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Milliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lantéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn500767b⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139257v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent diffusive to ballistic transport transition in aligned double walled carbon nanotubes in the high frequency regime</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complement activation by carbon nanotubes and its influence on the phagocytosis and cytokine response by macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten M. Pondman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sobik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annapurna Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony G. Tsolaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jäkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4901025⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 10 (n° 6), pp. 1287-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447806v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox active Double Wall Carbon Nanotubes show intrinsic anti-proliferative effects and modulate autophagy in cancer cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvana Fiorito</w:t>
+                <w:t xml:space="preserve">Double-Wall Carbon Nanotubes for Wide-Band, Ultrafast Pulse Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfique Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhipei Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pingheng Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federica Andreola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.07.046⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 8 (n° 5), pp. 4836-4847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn500767b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465877v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term exposure to multi-walled carbon nanotubes induce oxidative stress and DNA damage in Xenopus laevis tadpoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Perrault</w:t>
+                <w:t xml:space="preserve">Temperature-dependent diffusive to ballistic transport transition in aligned double walled carbon nanotubes in the high frequency regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Chimowa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somnath Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 107, pp.22-29. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (17), pp.173511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4901025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963106v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible polymer-assisted dispersion of multi walled carbon nanotubes in water, application to the investigation of their ecotoxicity using Xenopus laevis amphibian larvae</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical functionalization of Xanthan gum for the dispersion of double-walled carbon nanotubes in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fourquaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelhak Skender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Hadj-Ziane-Zafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 54, pp.175-191. </w:t>
+              <w:t xml:space="preserve">, 2013, vol. 62, pp. 149-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.11.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526175v1</w:t>
+                <w:t xml:space="preserve">hal-01121637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of microbial growth by carbon nanotube networks</w:t>
               </w:r>
@@ -20031,187 +20001,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical functionalization of Xanthan gum for the dispersion of double-walled carbon nanotubes in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocompatible polymer-assisted dispersion of multi walled carbon nanotubes in water, application to the investigation of their ecotoxicity using Xenopus laevis amphibian larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Bourdiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Skender</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Fourquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, vol. 62, pp. 149-156. </w:t>
+              <w:t xml:space="preserve">, 2013, 54, pp.175-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121637v1</w:t>
+                <w:t xml:space="preserve">hal-03526175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture development in Fe-doped alumina ceramics via templated grain growth and their application to carbon nanotube growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasemin Çelik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ender Suvaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20265,1600 +20265,1600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déclaration annuelle des substances à l'état nanoparticulaire : analyse réglementaire et technique d'un régime en construction</w:t>
+                <w:t xml:space="preserve">Mid-infrared Raman-soliton continuum pumped by a nanotube-mode-locked sub-picosecond Tm-doped MOPFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
+                <w:t xml:space="preserve">Meng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Jaurand</w:t>
+                <w:t xml:space="preserve">Edmund J. R. Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Baeza</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tim H. Runcorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery M. Mashinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg I. Medvedkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire des Micro et Nanotechnologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 21 (n° 20), pp. 23261-23271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.023261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00966926v1</w:t>
+                <w:t xml:space="preserve">hal-01130649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared Raman-soliton continuum pumped by a nanotube-mode-locked sub-picosecond Tm-doped MOPFA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La déclaration annuelle des substances à l'état nanoparticulaire : analyse réglementaire et technique d'un régime en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery M. Mashinsky</w:t>
+                <w:t xml:space="preserve">Stéphanie Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg I. Medvedkov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Claude Jaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Observatoire des Micro et Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.128-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130649v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of capillary and dielectrophoresis-driven assembly methods for wafer scale integration of carbon-nanotube-based nanocarpets</w:t>
+                <w:t xml:space="preserve">Design of double-walled carbon nanotubes for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Seichepine</w:t>
+                <w:t xml:space="preserve">Vera Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Salomon</w:t>
+                <w:t xml:space="preserve">Elena Heister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maéva Collet</w:t>
+                <w:t xml:space="preserve">Sara Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liviu Nicu</w:t>
+                <w:t xml:space="preserve">Carmen Tîlmaciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, vol. 23, pp.1-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/9/095303⟩</w:t>
+              <w:t xml:space="preserve">, 2012, vol. 23 (36), pp. 1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/36/365102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832109v1</w:t>
+                <w:t xml:space="preserve">hal-00858588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular localization, accumulation and trafficking of double-walled carbon nanotubes in human prostate cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bromination of double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubov Gennadievna Bulusheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Vladimirovich Okotrub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor P. Asanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Neves</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Pavel N. Gevko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-012-0202-9⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (14), pp.2708-2715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm3006309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836017v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Decomposition of Co-Doped Calcium Tartrate and Use of the Products for Catalytic Chemical Vapor Deposition Synthesis of Carbon Nanotubes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge transfer between carbon nanotubes and sulfuric acid as determined by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Sapelkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor P. Asanov</w:t>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatyana I. Asanova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexander Vladimirovich Okotrub</w:t>
+                <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2092169⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 85, pp. 1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.205412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468651v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and versatile micro contact printing method for generating carbon nanotubes patterns on various substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DWCNT-Doped Silica Gel Exhibiting Both Ionic and Electronic Conductivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Ouay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Lau-Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Béduer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberta Brayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2012.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (20), pp.11306-11314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2115669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528848v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer between carbon nanotubes and sulfuric acid as determined by Raman spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Thermal Decomposition of Co-Doped Calcium Tartrate and Use of the Products for Catalytic Chemical Vapor Deposition Synthesis of Carbon Nanotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor P. Asanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Hu</w:t>
+                <w:t xml:space="preserve">Tatyana I. Asanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubov Gennadievna Bulusheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Sapelkin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victoria Tishkova</w:t>
+                <w:t xml:space="preserve">Elena V. Shlyakhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Vladimirovich Okotrub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.205412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp. 116 (1), pp.343-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2092169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858610v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DWCNT-Doped Silica Gel Exhibiting Both Ionic and Electronic Conductivities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Lau-Truong</w:t>
+                <w:t xml:space="preserve">A simple and versatile micro contact printing method for generating carbon nanotubes patterns on various substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Béduer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Seichepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2115669⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.301-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2012.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461437v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of double-walled carbon nanotubes for biomedical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">A combination of capillary and dielectrophoresis-driven assembly methods for wafer scale integration of carbon-nanotube-based nanocarpets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Seichepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Nicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, vol. 23 (36), pp. 1-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, vol. 23, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/9/095303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/36/365102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00858588v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromination of double-walled carbon nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Vladimirovich Okotrub</w:t>
+                <w:t xml:space="preserve">Cellular localization, accumulation and trafficking of double-walled carbon nanotubes in human prostate cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Gerondopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Heister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Tîlmaciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pavel N. Gevko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (14), pp.2708-2715. </w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 5 (4), pp. 223-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm3006309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12274-012-0202-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468665v1</w:t>
+                <w:t xml:space="preserve">hal-00836017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organized growth of carbon nanotubes on Fe-doped alumina ceramic substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Peigney</w:t>
+                <w:t xml:space="preserve">Elucidation of the Role of Carbon Nanotube Patterns on the Development of Cultured Neuronal Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Béduer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Seichepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.02.034⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (50), pp.17363-17371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la304278n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857439v1</w:t>
+                <w:t xml:space="preserve">hal-03468760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the Role of Carbon Nanotube Patterns on the Development of Cultured Neuronal Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Seichepine</w:t>
+                <w:t xml:space="preserve">Organized growth of carbon nanotubes on Fe-doped alumina ceramic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ender Suvaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Çelik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (50), pp.17363-17371. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 50, pp. 3092-3095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la304278n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468760v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-walled carbon nanotubes trigger IL-1β release in human monocytes through Nlrp3 inflammasome activation</w:t>
               </w:r>
@@ -22088,644 +22088,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the electrical transport properties of double-walled carbon nanotubes by semiconductor and semi-metal filling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George Chimowa</w:t>
+                <w:t xml:space="preserve">CCVD Synthesis of Carbon-Encapsulated Cobalt Nanoparticles for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Lukanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Sendova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Vijay K. Anuganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Churochkin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yulia Krupskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 241 (18), pp.3583-3588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201100364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714382v1</w:t>
+                <w:t xml:space="preserve">hal-03472026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport properties of double−wall carbon nanotubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen Tilmaciu</w:t>
+                <w:t xml:space="preserve">Optimising DNA binding to carbon nanotubes by non-covalent methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Borowiak-Palen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Lukanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.035408⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (5), pp.1775-1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.12.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719517v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCVD Synthesis of Carbon-Encapsulated Cobalt Nanoparticles for Biomedical Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vijay K. Anuganti</w:t>
+                <w:t xml:space="preserve">Electronic transport properties of double−wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhadeep Datta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Krupskaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Soula</w:t>
+                <w:t xml:space="preserve">Wang Shidong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Tilmaciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201100364⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.035408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.035408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03472026v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising DNA binding to carbon nanotubes by non-covalent methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Sanz</w:t>
+                <w:t xml:space="preserve">Tuning the electrical transport properties of double-walled carbon nanotubes by semiconductor and semi-metal filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Chimowa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Borowiak-Palen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+                <w:t xml:space="preserve">Mariana Sendova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Churochkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somnath Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 110, pp.123708(1)-123708(5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544326v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale engineering for neuronal cell growth and differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Béduer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Seichepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 88 (8), pp. 1668-1671. </w:t>
@@ -22763,103 +22763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-Coulomb Effect in Carbon Nanotube Quantum Dots Filled with Magnetic Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhadeep Datta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Tilmaciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (18), pp.186804. </w:t>
@@ -22910,90 +22910,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Raman laser mode-locked by nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E. Schmidt Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmund J. R. Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tawfique Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (20), pp.3996-3998. </w:t>
@@ -23025,351 +23025,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties and reactivity under air-CO flows of composite systems based on ceria coated carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical conductivity and Raman imaging of double wall carbon nanotubes in a polymer matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tishkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie David</w:t>
+                <w:t xml:space="preserve">Pierre-Ivan Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Arab</w:t>
+                <w:t xml:space="preserve">Antoine Lonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guinneton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bahcine Bakiz</w:t>
+                <w:t xml:space="preserve">Marion Le Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.03.079⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.1326-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857438v1</w:t>
+                <w:t xml:space="preserve">hal-00727199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conductivity and Raman imaging of double wall carbon nanotubes in a polymer matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Tishkova</w:t>
+                <w:t xml:space="preserve">Electrical properties and reactivity under air-CO flows of composite systems based on ceria coated carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Ivan Raynal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lonjon</w:t>
+                <w:t xml:space="preserve">Frédéric Guinneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Fournier</w:t>
+                <w:t xml:space="preserve">Bahcine Bakiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71, pp.1326-1330. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 171, pp. 272-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.03.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727199v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and versatile method for statistical analysis of the electrical properties of individual double walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Seichepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88 (7), pp. 1637-1639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23403,77 +23403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroquine-enhanced gene delivery mediated by carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen-Mihaela Tîlmaciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23543,1501 +23543,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic toxicity of double-walled carbon nanotubes to three marine organisms: influence of different dispersion methods</w:t>
+                <w:t xml:space="preserve">Stability of fluorinated double-walled carbon nanotubes produced by different fluorination techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Wh Kwok</w:t>
+                <w:t xml:space="preserve">Lg Bulusheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth My Leung</w:t>
+                <w:t xml:space="preserve">Yv Fedoseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Av Okotrub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuk Han Cheng</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ip Asanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, vol. 5 (n° 6), pp. 951-961. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (14), pp.4197-4203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/nnm.10.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm100677c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562933v1</w:t>
+                <w:t xml:space="preserve">hal-00848930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weight and density of carbon nanotubes versus the number of walls and diameter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laurent</w:t>
+                <w:t xml:space="preserve">Carbon nanotube ecotoxicity in amphibians: assessment of multiwalled carbon nanotubes and comparison with double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.04.010⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), pp.963-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/nnm.10.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549716v1</w:t>
+                <w:t xml:space="preserve">hal-01339444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic double walled carbon nanotubes interaction with phopholipidic model membranes: 1H-, 2H-, 31P NMR and ESR study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Crouzier</w:t>
+                <w:t xml:space="preserve">DC and radio-frequency transmission characteristics of double-walled carbon nanotubes-based ink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2010.05.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (5), pp.471-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175907871000067X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550596v1</w:t>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of Raman modes in double wall carbon nanotubes lled with 1D tellurium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId897" w:history="1">
+                <w:t xml:space="preserve">Pressure dependence of raman modes in double wall carbon nanotubes filled with 1D tellurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Belandria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Rodriguez</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 48, pp.2566-2572</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 48 (9), pp.2566-2572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550113v1</w:t>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of Raman scattering in filled double-walled carbon nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edito of the special focus issue on Environmental Toxicity of Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hartsfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3463400⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), pp.949-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/nnm.10.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549753v1</w:t>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake and release of double-walled carbon nanotubes by mammalian cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ewa Borowiak-Palen</w:t>
+                <w:t xml:space="preserve">Pressure dependence of Raman modes in double wall carbon nanotubes lled with 1D tellurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Belandria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.2566-2572</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03549660v1</w:t>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-walled carbon nanotube-based polymer composites for electromagnetic protection.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Dubuc</w:t>
+                <w:t xml:space="preserve">Temperature dependence of Raman scattering in filled double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Sendova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Grenier</w:t>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hartsfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1759078710000668⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (4), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3463400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545987v1</w:t>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of fluorinated double-walled carbon nanotubes produced by different fluorination techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ip Asanov</w:t>
+                <w:t xml:space="preserve">Uptake and release of double-walled carbon nanotubes by mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Heister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen-Mihaela Tîlmaciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Borowiak-Palen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (14), pp.4197-4203. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (19), pp.3272-3279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm100677c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201000994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848930v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube ecotoxicity in amphibians: assessment of multiwalled carbon nanotubes and comparison with double-walled carbon nanotubes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Pinelli</w:t>
+                <w:t xml:space="preserve">Double-walled carbon nanotube-based polymer composites for electromagnetic protection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (6), pp.963-974. </w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (5), pp.487-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/nnm.10.60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1759078710000668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339444v1</w:t>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC and radio-frequency transmission characteristics of double-walled carbon nanotubes-based ink</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pacchini</w:t>
+                <w:t xml:space="preserve">The weight and density of carbon nanotubes versus the number of walls and diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId919" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175907871000067X⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (10), pp.2994-2996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545978v1</w:t>
+                <w:t xml:space="preserve">hal-03549716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of raman modes in double wall carbon nanotubes filled with 1D tellurium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+                <w:t xml:space="preserve">Hydrophobic double walled carbon nanotubes interaction with phopholipidic model membranes: 1H-, 2H-, 31P NMR and ESR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Debouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.03.036⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (2), pp.147-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2010.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550378v1</w:t>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito of the special focus issue on Environmental Toxicity of Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic toxicity of double-walled carbon nanotubes to three marine organisms: influence of different dispersion methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Wh Kwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth My Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinping Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuk Han Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 (6), pp.949-950. </w:t>
+              <w:t xml:space="preserve">, 2010, vol. 5 (n° 6), pp. 951-961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/nnm.10.56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/nnm.10.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550797v1</w:t>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes induce inflammation but decrease the production of reactive oxygen species in lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Follot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25127,103 +25127,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Raman spectroscopy of individual and bundled double wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 248 (4), pp.974-979. </w:t>
@@ -25273,90 +25273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of homogeneously precipitated nanosized Fe-doped alumina powders to carbon nanotube growth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasemin Çelik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ender Suvaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25415,103 +25415,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher dispersion efficacy of functionalized carbon nanotubes in chemical and biological environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Heister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanze Lamprecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Tîlmaciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Datas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (5), pp.2615-2626. </w:t>
@@ -25543,1279 +25543,1279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing simple RF electronic devices on paper with carbon nanotube ink</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AFM imaging of functionalized carbon nanotubes on biological membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanze Lamprecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea Dragoman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">I. Liashkovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dragoman</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jürgen Danzberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Heister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, vol. 20 (37), pp.20-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/37/375203⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 20 (43), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/43/434001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860505v1</w:t>
+                <w:t xml:space="preserve">hal-03565640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction as a tool for the determination of the structure of double-walled carbon nanotube batches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">International amphibian micronucleus standardized procedure (ISO 21427-1) for in vivo evaluation of double-walled carbon nanotubes toxicity and genotoxicity in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaliy Datsyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.195423⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (2), pp.136-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.20537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760312v1</w:t>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting and transmission electron microscopy analysis of single or double wall carbon nanotubes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AFM imaging of functionalized double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanze Lamprecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Danzberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Lukanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen-Mihaela Tîlmaciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.200982354⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (8), pp.899-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId956" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565641v1</w:t>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of raman modes in double wall carbon nanotubes filled with -Fe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-Raman scattering of selenium-filled double-walled carbon nanotubes: Temperature study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Sendova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (9), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3122301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441067v1</w:t>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-walled carbon nanotube dispersion via surfactant substitution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+                <w:t xml:space="preserve">Pressure dependence of raman modes in double wall carbon nanotubes filled with -Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Belandria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gonzalez-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.577</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId970" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03566149v1</w:t>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM imaging of functionalized carbon nanotubes on biological membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Heister</w:t>
+                <w:t xml:space="preserve">Double-walled carbon nanotube dispersion via surfactant substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaliy Datsyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fitremann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/43/434001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (18), pp.2729 -2736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b814122n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId971" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565640v1</w:t>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International amphibian micronucleus standardized procedure (ISO 21427-1) for in vivo evaluation of double-walled carbon nanotubes toxicity and genotoxicity in water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Writing simple RF electronic devices on paper with carbon nanotube ink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Dragoman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dragoman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Al Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Plana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.20537⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 20 (37), pp.20-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/37/375203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId976" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051089v1</w:t>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM imaging of functionalized double-walled carbon nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray diffraction as a tool for the determination of the structure of double-walled carbon nanotube batches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Danzberger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Almairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.03.034⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (19), pp.195423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.195423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId978" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566537v1</w:t>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Raman scattering of selenium-filled double-walled carbon nanotubes: Temperature study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Datas</w:t>
+                <w:t xml:space="preserve">Sorting and transmission electron microscopy analysis of single or double wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fleurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 105 (9), pp.0. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 246 (11-12), pp.2675-2678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3122301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200982354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId980" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566208v1</w:t>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écotoxicité des nanotubesde carbone dans l’environnement :contexte et état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perine Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26843,337 +26843,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of superparamagnetic iron(III) oxide nanowires in double-walled carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucien Datas</w:t>
+                <w:t xml:space="preserve">Spark-plasma-sintering of double-walled carbon nanotube–magnesia nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Legorreta Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B909035E⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (9), pp.741-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564876v1</w:t>
+                <w:t xml:space="preserve">hal-03572925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark-plasma-sintering of double-walled carbon nanotube–magnesia nanocomposites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Synthesis of superparamagnetic iron(III) oxide nanowires in double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Tîlmaciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Lukanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43, pp.6664-6666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B909035E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.12.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03572925v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman G and D band in strongly photoexcited carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Waheed Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27391,6731 +27391,6731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Spectra of Double-Wall Carbon Nanotubes under Extreme Uniaxial Stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman G band in double-wall carbon nanotubes combining p doping and high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena del Corro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jesus Gonzalez</w:t>
+                <w:t xml:space="preserve">Ahmad Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Sapelkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Taravillo</w:t>
+                <w:t xml:space="preserve">Cyril Tinguely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl080760o⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 78, pp.045413-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.045413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578326v1</w:t>
+                <w:t xml:space="preserve">hal-00806029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and in vivo ecotoxicity evaluation of double-wall carbonnanotubes in larvae of the amphibian Xenopus laevis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Perine Landois</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of α-Fe nanowires located inside double wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Sarremejean</w:t>
+                <w:t xml:space="preserve">Fernando Gonzalez-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Gema Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 457 (4), pp.347-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1008" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339334v1</w:t>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCVD synthesis of carbon nanotubes with W/Co–MgO catalysts.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucien Datas</w:t>
+                <w:t xml:space="preserve">Characterisation and in vivo ecotoxicity evaluation of double-wall carbonnanotubes in larvae of the amphibian Xenopus laevis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sarremejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87, pp.127-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1011" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572800v1</w:t>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCVD synthesis of carbon nanotubes with W/Co–MgO catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perine Landois</w:t>
+                <w:t xml:space="preserve">CCVD synthesis of carbon nanotubes with W/Co–MgO catalysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Frin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Datas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 47, pp.789-794</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 47 (3), pp.784-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2008.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1014" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339348v1</w:t>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Imaging of the Structure, Relaxation, and Sterically Constrained Motion of Encapsulated Tungsten Polyoxometalate Lindqvist Ions within Carbon Nanotubes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman Spectra of Double-Wall Carbon Nanotubes under Extreme Uniaxial Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Liu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena del Corro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Taravillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1021" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin G. Baonza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn7002508⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (8), pp.2215-2218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl080760o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1015" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578296v1</w:t>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and caracterisation of Α-Fer nanowires inside DWCNTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Belandria</w:t>
+                <w:t xml:space="preserve">CCVD synthesis of carbon nanotubes with W/Co–MgO catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Frin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 457, pp.347</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.789-794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1021" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355129v1</w:t>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative micro-Raman spectroscopy study of tellurium-filled double-walled carbon nanotubes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct Imaging of the Structure, Relaxation, and Sterically Constrained Motion of Encapsulated Tungsten Polyoxometalate Lindqvist Ions within Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sloan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1025" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Matthewman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1026" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Dyer-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1027" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Young Sung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2832757⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (5), pp.966-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn7002508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1025" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590992v1</w:t>
+            <w:hyperlink r:id="rId1024" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of Raman modes in double wall carbon nanotubes filled with α-Fe.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando Gonzalez-Jimenez</w:t>
+                <w:t xml:space="preserve">Preparation and caracterisation of Α-Fer nanowires inside DWCNTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1031" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 457, pp.347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1027" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574634v1</w:t>
+            <w:hyperlink r:id="rId1030" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-walled carbon nanotubes-incorporated donor–acceptor-type organic photovoltaic devices using poly(3-octylthiophene) and C60</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prakash R. Somani</w:t>
+                <w:t xml:space="preserve">Comparative micro-Raman spectroscopy study of tellurium-filled double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Sendova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Masayoshi Umeno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JJAP.47.1219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (2), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2832757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1032" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574415v1</w:t>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and in vivo ecotoxicity evaluation of double-wall carbon nanotubes in larvae of the amphibian Xenopus laevis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Périne Landois</w:t>
+                <w:t xml:space="preserve">Pressure dependence of Raman modes in double wall carbon nanotubes filled with α-Fe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystian Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Belandria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Sarremejean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Fernando Gonzalez-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2008.01.011⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.577-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950802485757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1038" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591002v1</w:t>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman G band in double-wall carbon nanotubes combining p doping and high pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Double-walled carbon nanotubes-incorporated donor–acceptor-type organic photovoltaic devices using poly(3-octylthiophene) and C60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savita P. Somani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ghandour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrei Sapelkin</w:t>
+                <w:t xml:space="preserve">Prakash R. Somani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Tinguely</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Golap Kalita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayoshi Umeno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.045413⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (2), pp.1219-1222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.47.1219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1040" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806029v1</w:t>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of α-Fe nanowires located inside double wall carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jesus Gonzalez</w:t>
+                <w:t xml:space="preserve">Characterisation and in vivo ecotoxicity evaluation of double-wall carbon nanotubes in larvae of the amphibian Xenopus laevis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sarremejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 457 (4), pp.347-351. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (2), pp.127-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2008.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1044" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590883v1</w:t>
+            <w:hyperlink r:id="rId1045" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of pulmonary surfactant proteins to carbon nanotubes; potential for damage to lung immune defense mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman bands of double-wall carbon nanotubes : comparison with single- and triple-wall carbon nanotubes, and inﬂuence of annealing and electron irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Salvador-Morales</w:t>
+                <w:t xml:space="preserve">A. Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Townsend</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">T. Juffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vénien-Bryan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vlandas</w:t>
+                <w:t xml:space="preserve">Francois Beuneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.714</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808254v1</w:t>
+                <w:t xml:space="preserve">hal-00287924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1053" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the potential in vivo ecotoxicity of Double-WalledCarbon Nanotubes (DWNTs) in water, using the amphibianAmbystoma mexicanum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Perine Landois</w:t>
+                <w:t xml:space="preserve">Meta- and hybrid-CNTs: A clue for the future development of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laury Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 27, pp. 1096-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1052" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2006.07.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1053" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339325v1</w:t>
+            <w:hyperlink r:id="rId1051" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1054" w:history="1">
+            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the potential in vivo ecotoxicity of Double-Walled Carbon Nanotubes (DWNTs) in water, using the amphibian Ambystoma mexicanum</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultraviolet photon absorption in single- and double-wall carbon nanotubes and peapods: Heating-induced phonon line broadening, wall coupling, and transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1054" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Puccianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revathi Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17435390701556080⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 76, pp.054118-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1058" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.054118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1054" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592173v1</w:t>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field electron emission of double walled carbon nanotube film prepared by drop casting method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prakash R. Somani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savita P. Somani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Ping Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1058" w:history="1">
+            <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Tanemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, vol. 51, pp. 788-792. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2007.02.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1059" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman bands of double-wall carbon nanotubes: comparison with single- and triple-wall carbon nanotubes, and influence of annealing and electron irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Juffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beuneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (6), pp.714-720. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1066" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.1690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1063" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of carbonaceous electrodes on capacitance and breakdown voltage for hybrid capacitor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Simon</w:t>
+                <w:t xml:space="preserve">Assessment of the potential in vivo ecotoxicity of Double-WalledCarbon Nanotubes (DWNTs) in water, using the amphibianAmbystoma mexicanum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (2), pp.149-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1064" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591349v1</w:t>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter wave carbon nanotube gas sensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the potential in vivo ecotoxicity of Double-Walled Carbon Nanotubes (DWNTs) in water, using the amphibian Ambystoma mexicanum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2734873⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (2), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1069" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17435390701556080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1070" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392529v1</w:t>
+            <w:hyperlink r:id="rId1068" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1075" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carbon nanotubes on developing zebrafish (Danio Rerior) embryos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinping Cheng</w:t>
+                <w:t xml:space="preserve">Binding of pulmonary surfactant proteins to carbon nanotubes; potential for damage to lung immune defense mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Salvador-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Townsend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId1073" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vénien-Bryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1074" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vlandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/06-272R.1⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 45, pp. 607-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2006.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1077" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03592244v1</w:t>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the photovoltaic response of a poly(3-octylthiophene)/n-Si heterojunction by incorporating double-walled carbon nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Savita P. Somani</w:t>
+                <w:t xml:space="preserve">Influence of carbonaceous electrodes on capacitance and breakdown voltage for hybrid capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1077" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Albina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1078" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1079" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Cambronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1080" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/18/18/185708⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (4-5), pp.642-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1081" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2007.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1078" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807919v1</w:t>
+            <w:hyperlink r:id="rId1076" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet photon absorption in single- and double-wall carbon nanotubes and peapods: Heating-induced phonon line broadening, wall coupling, and transformation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Millimeter wave carbon nanotube gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arrondo</w:t>
+                <w:t xml:space="preserve">M. Dragoman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">Laurent Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1085" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.054118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (10), pp.106103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1086" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2734873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1080" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808164v1</w:t>
+            <w:hyperlink r:id="rId1082" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1086" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman bands of double-wall carbon nanotubes : comparison with single- and triple-wall carbon nanotubes, and inﬂuence of annealing and electron irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Effect of carbon nanotubes on developing zebrafish (Danio Rerior) embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinping Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1087" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuk Han Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (4), pp.708-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1088" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/06-272R.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1086" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287924v1</w:t>
+            <w:hyperlink r:id="rId1089" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1087" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta- and hybrid-CNTs: A clue for the future development of carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">Improving the photovoltaic response of a poly(3-octylthiophene)/n-Si heterojunction by incorporating double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakash R. Somani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savita P. Somani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayoshi Umeno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, vol. 27, pp. 1096-1101. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 18, pp.185708-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2006.07.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/18/18/185708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807916v1</w:t>
+                <w:t xml:space="preserve">hal-00807919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale pressure effects in individual double-wall carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Improving photovoltaic response of poly„3-hexylthiophene…/n-Si heterojunction by incorporating double walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savita P. Somani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakash R. Somani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayoshi Umeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.233408⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.223505-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2393039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481822v1</w:t>
+                <w:t xml:space="preserve">hal-03595608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1097" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled laser heating of carbon nanotubes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+                <w:t xml:space="preserve">Modification of Al Current Collector/Active Material Interface for Power Improvement of Electrochemical Capacitor Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1095" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1078" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1080" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2199467⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153 (4), pp.A649-A653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1096" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2168298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1097" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597110v1</w:t>
+            <w:hyperlink r:id="rId1094" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1101" w:history="1">
+            <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of 2H and 4H PbI2 in Carbon Nanotubes of Varying Diameters and Morphologies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the surface roughness on the electrical capacitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1077" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Albina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1078" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1079" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Cambronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1080" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. S. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm0526056⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (8), pp.752-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1098" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2005.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03481761v1</w:t>
+            <w:hyperlink r:id="rId1097" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1107" w:history="1">
+            <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the cytotoxicity of CCVD carbon nanotubes towards human umbilical vein endothelial cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural selective charge transfer in iodine-doped carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Almairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2005.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (5-6), pp.1190-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599318v1</w:t>
+            <w:hyperlink r:id="rId1104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1099" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1113" w:history="1">
+            <w:hyperlink r:id="rId1105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complement activation and protein adsorption by carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina Salvador-Morales</w:t>
+                <w:t xml:space="preserve">Nanoscale pressure effects in individual double-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Malcolm L. H. Green</w:t>
+            <w:hyperlink r:id="rId1106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sapelkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dj Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molimm.2005.02.006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.233408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599322v1</w:t>
+            <w:hyperlink r:id="rId1105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1117" w:history="1">
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural selective charge transfer in iodine-doped carbon nanotubes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled laser heating of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Tubery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.045⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88, pp.173113-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2199467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03598191v1</w:t>
+            <w:hyperlink r:id="rId1110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1123" w:history="1">
+            <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of microwave attenuation and electrical permittivity of double-walled carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Fourn</w:t>
+                <w:t xml:space="preserve">Crystallization of 2H and 4H PbI2 in Carbon Nanotubes of Varying Diameters and Morphologies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sloan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Friedrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angus I. Kirkland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. S. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2193464⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (8), pp.2059-2069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0526056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598205v1</w:t>
+            <w:hyperlink r:id="rId1119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1125" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of the metastable α-Al1.8Fe0.2O3 solid solution from precursors prepared by combustion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the cytotoxicity of CCVD carbon nanotubes towards human umbilical vein endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laurent</w:t>
+            <w:hyperlink r:id="rId1121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Remy-Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baquey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2005.08.014⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (6), pp.1093-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2005.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596330v1</w:t>
+            <w:hyperlink r:id="rId1120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1129" w:history="1">
+            <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Induced Modifications of Carbon Nanotube Composite Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. G. Jasinevicius</w:t>
+                <w:t xml:space="preserve">Complement activation and protein adsorption by carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Salvador-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sloan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm L. H. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JJAP.45.7776⟩</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (3), pp.193-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2005.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484478v1</w:t>
+            <w:hyperlink r:id="rId1126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1133" w:history="1">
+            <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the cytotoxicity of CCVD carbon nanotubes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental determination of microwave attenuation and electrical permittivity of double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Dragoman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1084" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1085" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-006-7069-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (15,), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2193464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596341v1</w:t>
+            <w:hyperlink r:id="rId1130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1135" w:history="1">
+            <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance thin film bulk acoustic resonator covered with carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">George Konstantinidis</w:t>
+                <w:t xml:space="preserve">Laser Induced Modifications of Carbon Nanotube Composite Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Pizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Jasinevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2358838⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Japanese Journal of Applied Physics, 45 (10A), pp.7776-7779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.45.7776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597103v1</w:t>
+            <w:hyperlink r:id="rId1132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1141" w:history="1">
+            <w:hyperlink r:id="rId1136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared-active phonons in carbon nanotubes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the cytotoxicity of CCVD carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Remy-Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baquey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.195425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (8), pp.2411-2416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-006-7069-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514943v1</w:t>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1144" w:history="1">
+            <w:hyperlink r:id="rId1138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Behavior of Fluorinated Double-Walled Carbon Nanotubes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of the metastable α-Al1.8Fe0.2O3 solid solution from precursors prepared by combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm0613915⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (15), pp.3099-3111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2005.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824737v1</w:t>
+            <w:hyperlink r:id="rId1138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1149" w:history="1">
+            <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of Raman modes in DWCNT filled with PbI2 semiconductor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">High performance thin film bulk acoustic resonator covered with carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Dragoman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Neculoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan-Adrian Vasilache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.200672583⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.143122-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2358838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03595821v1</w:t>
+            <w:hyperlink r:id="rId1142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1152" w:history="1">
+            <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Absorption and Raman Spectroscopy Study of the Fluorinated Double-Wall Carbon Nanotubes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared-active phonons in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15363830600663875⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (n° 19), pp.195425-1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.195425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595488v1</w:t>
+            <w:hyperlink r:id="rId1148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1155" w:history="1">
+            <w:hyperlink r:id="rId1151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid carbon nanotubes: strategy, progress, and perspectives</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal Behavior of Fluorinated Double-Walled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubov Gennadievna Bulusheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Nikolaevich Gevko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Vladimirovich Okotrub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Vladimirovna Lavskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Fedorovich Yudanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/JMR.2006.0366⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol. 18, pp. 4967-4971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0613915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03481685v1</w:t>
+            <w:hyperlink r:id="rId1151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1158" w:history="1">
+            <w:hyperlink r:id="rId1156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Raman Spectroscopy Study of Oxidation of Double- and Single-Wall Carbon Nanotubes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pressure dependence of Raman modes in DWCNT filled with PbI2 semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystian Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Belandria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm052755g⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 244 (1), pp.136-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200672583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1162" w:history="1">
+            <w:hyperlink r:id="rId1158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481743v1</w:t>
+            <w:hyperlink r:id="rId1156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1163" w:history="1">
+            <w:hyperlink r:id="rId1159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the surface roughness on the electrical capacitance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Optical Absorption and Raman Spectroscopy Study of the Fluorinated Double-Wall Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel N. Gevko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubov Gennadievna Bulusheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Vladimirovich Okotrub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Fedorovich Yudanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. V. Yushina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2005.10.008⟩</w:t>
+              <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (2 - 3), pp.233-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15363830600663875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599346v1</w:t>
+            <w:hyperlink r:id="rId1159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1165" w:history="1">
+            <w:hyperlink r:id="rId1162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Al Current Collector/Active Material Interface for Power Improvement of Electrochemical Capacitor Electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Simon</w:t>
+                <w:t xml:space="preserve">Hybrid carbon nanotubes: strategy, progress, and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.2168298⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (11), pp.2774-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2006.0366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597184v1</w:t>
+            <w:hyperlink r:id="rId1164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1168" w:history="1">
+            <w:hyperlink r:id="rId1165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving photovoltaic response of poly„3-hexylthiophene…/n-Si heterojunction by incorporating double walled carbon nanotubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Masayoshi Umeno</w:t>
+                <w:t xml:space="preserve">In Situ Raman Spectroscopy Study of Oxidation of Double- and Single-Wall Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Gogotsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (6), pp.1525-1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm052755g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2393039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03595608v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic CVD Synthesis of Double and Triple-walled Carbon Nanotubes by the Control of the Catalyst Preparation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ CCVD synthesis of carbon nanotubes within a commercial ceramic foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId1171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Viazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2004.09.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 15, pp. 4041-4050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b505654c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1172" w:history="1">
+            <w:hyperlink r:id="rId1173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601270v1</w:t>
+                <w:t xml:space="preserve">hal-00913383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1173" w:history="1">
+            <w:hyperlink r:id="rId1174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarities of the RBM and D Raman bands in double wall carbon nanotubes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ch. Power</w:t>
+                <w:t xml:space="preserve">Fe/Co Alloys for the Catalytic Chemical Vapor Deposition Synthesis of Single- and Double-Walled Carbon Nanotubes (CNTs). 2. The CNT−Fe/Co−MgAl2O4 System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert E. Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.155436⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (38), pp.17825-17830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp052494y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484341v1</w:t>
+            <w:hyperlink r:id="rId1174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1176" w:history="1">
+            <w:hyperlink r:id="rId1178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate-dependent magnetoresistance phenomena in carbon nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lassagne</w:t>
+                <w:t xml:space="preserve">Elimination of D-band in Raman spectra of double-wall carbon nanotubes by oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sagnes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haihui Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Gogotsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 9, pp.066801.1-066801.4. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 402 (4-7), pp.422-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.066801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.12.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601122v1</w:t>
+            <w:hyperlink r:id="rId1181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1181" w:history="1">
+            <w:hyperlink r:id="rId1182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic detection of carbon nanotube interaction with amphiphilic molecules in epoxy resin composites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gate-dependent magnetoresistance phenomena in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Landa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+                <w:t xml:space="preserve">G. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Barrau</w:t>
+                <w:t xml:space="preserve">Benjamin Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1846136⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9, pp.066801.1-066801.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.066801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481824v1</w:t>
+            <w:hyperlink r:id="rId1182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1186" w:history="1">
+            <w:hyperlink r:id="rId1187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe/Co Alloys for the Catalytic Chemical Vapor Deposition Synthesis of Single- and Double-Walled Carbon Nanotubes (CNTs). 1. The CNT−Fe/Co−MgO System.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic detection of carbon nanotube interaction with amphiphilic molecules in epoxy resin composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert E. Vandenberghe</w:t>
+                <w:t xml:space="preserve">A Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0524936⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1846136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599705v1</w:t>
+            <w:hyperlink r:id="rId1187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1190" w:history="1">
+            <w:hyperlink r:id="rId1192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe/Co Alloys for the Catalytic Chemical Vapor Deposition Synthesis of Single- and Double-Walled Carbon Nanotubes (CNTs). 2. The CNT−Fe/Co−MgAl2O4 System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1187" w:history="1">
+                <w:t xml:space="preserve">Fe/Co Alloys for the Catalytic Chemical Vapor Deposition Synthesis of Single- and Double-Walled Carbon Nanotubes (CNTs). 1. The CNT−Fe/Co−MgO System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId1188" w:history="1">
+            <w:hyperlink r:id="rId1176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert E. Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 109 (38), pp.17825-17830. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp052494y⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 109 (38), pp.17813-17824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0524936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599613v1</w:t>
+            <w:hyperlink r:id="rId1192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1192" w:history="1">
+            <w:hyperlink r:id="rId1194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of D-band in Raman spectra of double-wall carbon nanotubes by oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Osswald</w:t>
+                <w:t xml:space="preserve">Similarities of the RBM and D Raman bands in double wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Physical Review B, 7 (15), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.155436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.12.066⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03601046v1</w:t>
+                <w:t xml:space="preserve">hal-02484341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1196" w:history="1">
+            <w:hyperlink r:id="rId1197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ CCVD synthesis of carbon nanotubes within a commercial ceramic foam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic CVD Synthesis of Double and Triple-walled Carbon Nanotubes by the Control of the Catalyst Preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, vol. 15, pp. 4041-4050. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (2), pp.375-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b505654c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2004.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913383v1</w:t>
+            <w:hyperlink r:id="rId1197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Method in Situ of double Walled Carbon Nanotubes - Elastomer Composites</w:t>
               </w:r>
@@ -34226,77 +34226,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power density electrodes for Carbon supercapacitor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1166" w:history="1">
+            <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1066" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34356,51 +34356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double Walled Carbon Nanotube/Polymer Composites via in-situ Nitroxide Mediated Polymerisation of Amphiphilic Block Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaliy Datsyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guerret-Piecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34484,1978 +34484,1978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy of iodine-doped double-walled carbon nanotubes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CCVD synthesis of carbon nanotubes from (Mg,Co,Mo)O catalysts: influence of the proportions of cobalt and molybdenum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revathi Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 14, pp. 646-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b312367g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.235422⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003162v1</w:t>
+                <w:t xml:space="preserve">hal-00917603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Raman signal of CH3 on carbon nanotubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microcontact printing process for the patterned growth of individual CNTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Landa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+                <w:t xml:space="preserve">Stéphane Casimirius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hubel</w:t>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/proc-858-hh14.7⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol. 73-74, pp. 564-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2004.02.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485289v1</w:t>
+                <w:t xml:space="preserve">hal-00913722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1221" w:history="1">
+            <w:hyperlink r:id="rId1222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light scattering of double wall carbon nanotubes under hydrostatic pressure: pressure effects on the internal and external tubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Revathi Bacsa</w:t>
+                <w:t xml:space="preserve">Raman spectroscopy of iodine-doped double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.200405227⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, pp.235422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.235422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812639v1</w:t>
+            <w:hyperlink r:id="rId1222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1224" w:history="1">
+            <w:hyperlink r:id="rId1225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcontact printing process for the patterned growth of individual CNTs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
+                <w:t xml:space="preserve">Enhanced Raman signal of CH3 on carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+                <w:t xml:space="preserve">G. Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Carcenac</w:t>
+                <w:t xml:space="preserve">H. Hubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vol. 73-74, pp. 564-569. </w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, MRS Proceedings, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2004.02.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/proc-858-hh14.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913722v1</w:t>
+            <w:hyperlink r:id="rId1225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of filament thickness, thermal process and magnetic field on misalignment angles in multifilament Bi2212 tapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light scattering of double wall carbon nanotubes under hydrostatic pressure: pressure effects on the internal and external tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bourgault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
+                <w:t xml:space="preserve">Hannes Hubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revathi Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryogenics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2004.05.001⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 241 (n° 14), pp. 3360-3366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200405227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId1229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715849v1</w:t>
+                <w:t xml:space="preserve">hal-01812639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1236" w:history="1">
+            <w:hyperlink r:id="rId1232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanodevices for correlated electrical transport and structural investigation of individual carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+                <w:t xml:space="preserve">Influence of filament thickness, thermal process and magnetic field on misalignment angles in multifilament Bi2212 tapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourgault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Antonevici-Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, vol. 73-74, pp. 689-694. </w:t>
+              <w:t xml:space="preserve">Cryogenics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44 (10), pp.681-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2004.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2004.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945491v1</w:t>
+            <w:hyperlink r:id="rId1238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1238" w:history="1">
+            <w:hyperlink r:id="rId1239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCVD synthesis of carbon nanotubes from (Mg,Co,Mo)O catalysts: influence of the proportions of cobalt and molybdenum</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanodevices for correlated electrical transport and structural investigation of individual carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 73-74, pp. 689-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2004.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b312367g⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00917603v1</w:t>
+                <w:t xml:space="preserve">hal-00945491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the electronic properties of individual carbon nanotube in 35 T pulsed magnetic field</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double-Walled Carbon Nanotubes in Composite Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, vol. 372, pp. 733-738. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (1-2), pp.151-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(03)00488-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2003.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955257v1</w:t>
+                <w:t xml:space="preserve">hal-04296553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow diameter double-wall carbon nanotubes: synthesis, electron microscopy and inelastic light scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1082" w:history="1">
+                <w:t xml:space="preserve">Gram-scale CCVD synthesis of double-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revathi Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp. 1442-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b301514a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/5/1/131⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955453v1</w:t>
+                <w:t xml:space="preserve">hal-00926035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Walled Carbon Nanotubes in Composite Powders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
+                <w:t xml:space="preserve">Alignment and nano-connections of isolated carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2003.177⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 67-68, pp. 683-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-9317(03)00130-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296553v1</w:t>
+                <w:t xml:space="preserve">hal-00958084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1248" w:history="1">
+            <w:hyperlink r:id="rId1249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment and nano-connections of isolated carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1179" w:history="1">
+                <w:t xml:space="preserve">Probing the electronic properties of individual carbon nanotube in 35 T pulsed magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId936" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laurent</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, vol. 67-68, pp. 683-689. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 372, pp. 733-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-9317(03)00130-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(03)00488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958084v1</w:t>
+            <w:hyperlink r:id="rId1249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-scale CCVD synthesis of double-walled carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narrow diameter double-wall carbon nanotubes: synthesis, electron microscopy and inelastic light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revathi Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1082" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Revathi Bacsa</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId1252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaul Aloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b301514a⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 5, pp. 131.1-131.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/5/1/131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1253" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId1251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926035v1</w:t>
+                <w:t xml:space="preserve">hal-00955453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligned carbon nanotubes in ceramic-matrix nanocomposites prepared by high-temperature extrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Mg,Co)O Solid-Solution Precursors for the Large-Scale Synthesis of Carbon Nanotubes by Catalytic Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revathi Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Vaugien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85 (11), pp.2666-2669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00513.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)01441-5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990974v1</w:t>
+                <w:t xml:space="preserve">hal-03604353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Mg,Co)O Solid-Solution Precursors for the Large-Scale Synthesis of Carbon Nanotubes by Catalytic Chemical Vapor Deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
+                <w:t xml:space="preserve">Aligned carbon nanotubes in ceramic-matrix nanocomposites prepared by high-temperature extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId1259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Vaugien</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00513.x⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, vol. 352, pp. 20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)01441-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId1258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604353v1</w:t>
+                <w:t xml:space="preserve">hal-00990974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific surface area of carbon nanotubes and bundles of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1082" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revathi Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1256" w:history="1">
+            <w:hyperlink r:id="rId1260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, vol. 39, pp. 507-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -36502,90 +36502,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of the Formation of Single- and Double-Walled Carbon Nanotubes by a CVD Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1187" w:history="1">
+            <w:hyperlink r:id="rId1175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1188" w:history="1">
+            <w:hyperlink r:id="rId1176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert E. Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1127" w:history="1">
+            <w:hyperlink r:id="rId1140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy de Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 105 (40), pp.9699-9710. </w:t>
@@ -36617,1055 +36617,1055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer spectroscopy study of MgAl2O4-matrix nanocomposite powders containing carbon nanotubes and iron-based nanoparticles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of single-walled carbon nanotube-Co-MgO composite powders and extraction of the nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(00)00063-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, vol. 10, pp. 249-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a908593i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId1266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980086v1</w:t>
+                <w:t xml:space="preserve">hal-00942779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1270" w:history="1">
+            <w:hyperlink r:id="rId1268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon nanotubes-Fe-Al2O3 powders.Influence of the characteristics of the starting Al1.8Fe0.2O3 oxide solid solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
+                <w:t xml:space="preserve">Carbon nanotubes in novel ceramic matrix nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1256" w:history="1">
+            <w:hyperlink r:id="rId1260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0025-5408(00)00268-3⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, vol. 26, pp. 677-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0272-8842(00)00004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1272" w:history="1">
+            <w:hyperlink r:id="rId1270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967455v1</w:t>
+            <w:hyperlink r:id="rId1268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1273" w:history="1">
+            <w:hyperlink r:id="rId1271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes in novel ceramic matrix nanocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laurent</w:t>
+                <w:t xml:space="preserve">Mössbauer spectroscopy study of MgAl2O4-matrix nanocomposite powders containing carbon nanotubes and iron-based nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert E. Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, vol. 48, pp. 3015-3023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(00)00063-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0272-8842(00)00004-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957547v1</w:t>
+            <w:hyperlink r:id="rId1271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1276" w:history="1">
+            <w:hyperlink r:id="rId1275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube-metal-oxide nanocomposites: microstructure, electrical conductivity and mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of carbon nanotubes-Fe-Al2O3 powders.Influence of the characteristics of the starting Al1.8Fe0.2O3 oxide solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId1260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(00)00147-6⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, vol. 35, pp. 661-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0025-5408(00)00268-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1279" w:history="1">
+            <w:hyperlink r:id="rId1277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938352v1</w:t>
+            <w:hyperlink r:id="rId1275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1280" w:history="1">
+            <w:hyperlink r:id="rId1278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of single-walled carbon nanotube-Co-MgO composite powders and extraction of the nanotubes</w:t>
+                <w:t xml:space="preserve">Carbon nanotube-metal-oxide nanocomposites: microstructure, electrical conductivity and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1256" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId1279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Marlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, vol. 48, pp. 3803-3812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(00)00147-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/a908593i⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00942779v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of carbon nanotubes obtained from the decomposition of methane over reduced Mg1− xM xAl2O4 spinel catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of single-walled carbon nanotubes using binary (Fe, Co, Ni) alloy nanoparticles prepared in situ by the reduction of oxide solid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achutharao Govindaraj</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
+                <w:t xml:space="preserve">A. Govindaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId1256" w:history="1">
+            <w:hyperlink r:id="rId1260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, vol. 14 (n° 6), pp. 2567-2576. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, vol. 300, pp. 236-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/JMR.1999.0344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(98)01304-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102341v1</w:t>
+                <w:t xml:space="preserve">hal-00948432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of single-walled carbon nanotubes using binary (Fe, Co, Ni) alloy nanoparticles prepared in situ by the reduction of oxide solid solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An investigation of carbon nanotubes obtained from the decomposition of methane over reduced Mg1− xM xAl2O4 spinel catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achutharao Govindaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Govindaraj</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId1256" w:history="1">
+            <w:hyperlink r:id="rId1260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, vol. 300, pp. 236-242. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, vol. 14 (n° 6), pp. 2567-2576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(98)01304-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/JMR.1999.0344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948432v1</w:t>
+                <w:t xml:space="preserve">hal-01102341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal nanoparticles for the catalytic synthesis of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1256" w:history="1">
+            <w:hyperlink r:id="rId1260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, vol. 22 (n° 11), pp. 1229-1237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -37737,527 +37737,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of DWCNTs/silicone nanocomposites under AC field: influence of the polymer matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iryna Sulym</w:t>
+                <w:t xml:space="preserve">Effets combinés des ondes RF et des nanomatériaux : une éventualité environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Luis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+                <w:t xml:space="preserve">Camille Gironde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; UT, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">conférence plénière du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405304v1</w:t>
+                <w:t xml:space="preserve">hal-05396659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1297" w:history="1">
+            <w:hyperlink r:id="rId1295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets combinés des ondes RF et des nanomatériaux : une éventualité environnementale ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cerdan</w:t>
+                <w:t xml:space="preserve">Dielectric properties of DWCNTs/silicone nanocomposites under AC field: influence of the polymer matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Sulym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Borjon-Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gironde</w:t>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence plénière du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; UT, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396659v1</w:t>
+            <w:hyperlink r:id="rId1295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive drug delivery through skin electroporation: materials science and electrical engineering aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">CNT:Hydrogel nanocomposites for non-invasive transdermal drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Albérola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Géraldine Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Moslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Kolosnjaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Electronic Materials, ICSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dresden (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Chem on Tubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075530v1</w:t>
+                <w:t xml:space="preserve">hal-05075784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNT:Hydrogel nanocomposites for non-invasive transdermal drug delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Non-invasive drug delivery through skin electroporation: materials science and electrical engineering aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Alberola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Géraldine Albérola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Moslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Kolosnjaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem on Tubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Electronic Materials, ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dresden (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075784v1</w:t>
+                <w:t xml:space="preserve">hal-05075530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Two Thermal Probe Technologies for the Dosimetric Investigations of RF Exposure Systems</w:t>
               </w:r>
@@ -38282,51 +38282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubuc David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE MTT-S International Microwave Biomedical Conference (IMBioC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leuven, Belgium. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -38354,734 +38354,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of OECD test guideline 201 to graphene-related materials (GRMs): new insights into GRMs dispersions stability and possible modifications of the standard protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogel nanocomposite conducteur électrique pour l’administration transdermique de médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Albérola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Caorsi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M Prato</w:t>
+                <w:t xml:space="preserve">S. Dinculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Toxicology (ICT2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone de Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850073v1</w:t>
+                <w:t xml:space="preserve">hal-04854034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1314" w:history="1">
+            <w:hyperlink r:id="rId1311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin electroporation for non-invasive drug delivery: Electrical properties of skin models and fluorescent molecule delivery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Physical modelling of transdermal drug delivery through non-invasive electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorgos Kougkolos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dinculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Alberola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Copenhaque, Denmark</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075772v1</w:t>
+            <w:hyperlink r:id="rId1311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1315" w:history="1">
+            <w:hyperlink r:id="rId1314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of transdermal drug delivery through non-invasive electroporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applicability of OECD test guideline 201 to graphene-related materials (GRMs): new insights into GRMs dispersions stability and possible modifications of the standard protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Caorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorgos Kougkolos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Laudebat</w:t>
+                <w:t xml:space="preserve">F Candotto Carniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dinculescu</w:t>
+                <w:t xml:space="preserve">E Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Alberola</w:t>
+                <w:t xml:space="preserve">M Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">International Congress of Toxicology (ICT2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979787v1</w:t>
+            <w:hyperlink r:id="rId1314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin electroporation for non-invasive drug delivery : Electrical properties of skin models and fluorescent molecule delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Skin electroporation for non-invasive drug delivery: Electrical properties of skin models and fluorescent molecule delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Albérola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Géraldine Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Jouanmiqueou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Golzio</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Electroporation &amp; Pulsed Electric Fields in Biology, Medicine, Food and Environmental Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">4th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Copenhaque, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854043v1</w:t>
+                <w:t xml:space="preserve">hal-05075772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogel nanocomposite conducteur électrique pour l’administration transdermique de médicaments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Skin electroporation for non-invasive drug delivery : Electrical properties of skin models and fluorescent molecule delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId1300" w:history="1">
+            <w:hyperlink r:id="rId1304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Albérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1317" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Jouanmiqueou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone de Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lilles, France</w:t>
+              <w:t xml:space="preserve">4th World Congress on Electroporation &amp; Pulsed Electric Fields in Biology, Medicine, Food and Environmental Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854034v1</w:t>
+                <w:t xml:space="preserve">hal-04854043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of non-invasive drug delivery through skin electroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroporation-based Technologies and Treatments (EBTT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Ljubljana, Slovenia</w:t>
@@ -39110,90 +39110,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes-based hydrogels for transdermal drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Jouanmiqueou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39235,103 +39235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Nanofiber/PEDOT Based Macro-porous Composite For High Performance Multifunctional Neural Microelectrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Suresh Vajrala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">240th ElectroChemical Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Orlando, United States</w:t>
@@ -39360,77 +39360,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive transdermal drug delivery mediated by carbon nanotubes based composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carb-on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39455,77 +39455,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macromolecule transdermal drug delivery: design of carbon nanotubes-based hydrogel devices for electroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée thématique inter GdRs SoC2 – Réparer l’Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39550,77 +39550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macromolecule transdermal drug delivery: design of carbon nanotubes-based hydrogel devices for electroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd World Congress on Electroporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39639,182 +39639,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of chemical treatments to improve processability of carbon nanomaterials (carbon nanotubes and graphene)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+                <w:t xml:space="preserve">Finite Element Modelling and Computational Analysis of Mechanical Properties of Carbon Composite-Based Love Wave Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bellouard</w:t>
+                <w:t xml:space="preserve">Maxence Rube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience &amp; Technology (ICNST-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901954v1</w:t>
+                <w:t xml:space="preserve">hal-02299741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of Double Wall Carbon Nanotubes as revealed by TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghedjatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39822,51 +39822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
@@ -39889,152 +39889,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modelling and Computational Analysis of Mechanical Properties of Carbon Composite-Based Love Wave Sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamida Hallil</w:t>
+                <w:t xml:space="preserve">Development of chemical treatments to improve processability of carbon nanomaterials (carbon nanotubes and graphene)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Rube</w:t>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ollivier Tamarin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Qing Zhang</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, New Delhi, India</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience &amp; Technology (ICNST-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299741v1</w:t>
+                <w:t xml:space="preserve">hal-01901954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt assisté par plasma de couches minces nanocomposite à base de nanotubes de carbone</w:t>
               </w:r>
@@ -40141,103 +40141,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nanostructured DWNT-based Surface Acoustic Wave Sensor for VOCs Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Metastable, Amorphous and Nanostructured Materials (ISMANAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, San Sebastian, Spain</w:t>
@@ -40391,90 +40391,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on doping effect of (single-, double-wall-) carbon nanotubes by iodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zubair Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsentalovich Dmitri E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40760,493 +40760,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic approach for risk assessment screening of products containing manufactured nanomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1D‐hybrids obtained by filling of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Cadene</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jaeg</w:t>
+                <w:t xml:space="preserve">David Neumeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanosafe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Commissariat à l’énergie atomique et aux énergies alternatives (CEA), Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The 3rd International Workshop on Nanocarbons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Johannesburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827034v1</w:t>
+                <w:t xml:space="preserve">hal-02123320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1366" w:history="1">
+            <w:hyperlink r:id="rId1363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotube de carbone : l'éprouvette à nanocristaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evénement du Quai des Savoirs 'Voir l'Invisible"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1366" w:history="1">
+            <w:hyperlink r:id="rId1363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1367" w:history="1">
+            <w:hyperlink r:id="rId1364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unexpected complexity of filling double-wall carbon nanotubes with iodine-based 1D nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Sloan</w:t>
+                <w:t xml:space="preserve">Pragmatic approach for risk assessment screening of products containing manufactured nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Alter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jaeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanosafe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commissariat à l’énergie atomique et aux énergies alternatives (CEA), Nov 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758086v1</w:t>
+            <w:hyperlink r:id="rId1364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D‐hybrids obtained by filling of carbon nanotubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
+                <w:t xml:space="preserve">The unexpected complexity of filling double-wall carbon nanotubes with iodine-based 1D nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Neumeyer</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Workshop on Nanocarbons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123320v1</w:t>
+                <w:t xml:space="preserve">hal-01758086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Electrical Conduction Properties Obtained in Few-Layer Graphene / Epoxy Nanocomposites</w:t>
               </w:r>
@@ -41258,51 +41258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pizzutilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Chane-Ching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41351,277 +41351,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of CNT-film printed on conformal resonator on paper</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
+                <w:t xml:space="preserve">Graphene-Epoxy Nanocomposites : From Graphite Exfoliation to Electrical Characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pizzutilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Chane-Ching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium (IMS), 2014 IEEE MTT-S International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tampa Bay, United States</w:t>
+              <w:t xml:space="preserve">4th Graphene Conference, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281711v1</w:t>
+                <w:t xml:space="preserve">hal-03965395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1379" w:history="1">
+            <w:hyperlink r:id="rId1376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-Epoxy Nanocomposites : From Graphite Exfoliation to Electrical Characterizations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Chane-Ching</w:t>
+                <w:t xml:space="preserve">Impact of CNT-film printed on conformal resonator on paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Graphene Conference, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Microwave Symposium (IMS), 2014 IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tampa Bay, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965395v1</w:t>
+            <w:hyperlink r:id="rId1376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Electrique de Nanocomposites Epoxy-Graphène</w:t>
               </w:r>
@@ -41633,51 +41633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pizzutilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarel Valdez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41732,103 +41732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNTs effects on RF resonator printed on paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1376" w:history="1">
+            <w:hyperlink r:id="rId1377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1377" w:history="1">
+            <w:hyperlink r:id="rId1378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1378" w:history="1">
+            <w:hyperlink r:id="rId1379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Seattle, United States</w:t>
@@ -41857,103 +41857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNT's Inks Based RF Resonator on Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1378" w:history="1">
+            <w:hyperlink r:id="rId1379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Singapore. pp.Inconnu</w:t>
@@ -42008,51 +42008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saysouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1296" w:history="1">
+            <w:hyperlink r:id="rId1298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42241,103 +42241,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure dependence of Raman modes in DWCNT filled with alpha-Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Ch.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gonzalez-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 46 EHPRG conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Valencia, Spain. pp.577</w:t>
@@ -42366,103 +42366,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of Raman modes in DWCNTs filled with 1D nanocrystalline alpha-Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Ch.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NT08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
@@ -42491,51 +42491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes-based microwave and millimeter wave sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dragoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42543,51 +42543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Neculoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t>
@@ -42616,77 +42616,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional magnetotransport phenomena in individual carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1178" w:history="1">
+            <w:hyperlink r:id="rId1184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Triozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42741,51 +42741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NT'05: Sixth International Conference on the Science and Application of Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42793,51 +42793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NT'05: Sixth International Conference on the Science and Application of Nanotubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42862,77 +42862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure dependence of Raman modes in DWCNT filled with 1D nanocrystalline PbI2 Semiconductor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42981,208 +42981,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport quantique dans un nanotube de carbone : Etude sous champ magnétique intense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alignment and nano-connections of isolated carbon nantubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1177" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId1406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm Broto</w:t>
+                <w:t xml:space="preserve">T. Ondaruhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Nanotube</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Amsterdam, Netherlands. pp.683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014497v1</w:t>
+                <w:t xml:space="preserve">hal-00018228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High magnetic field electronic transport in individual carbon nanotube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1406" w:history="1">
+            <w:hyperlink r:id="rId1408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1177" w:history="1">
+            <w:hyperlink r:id="rId1183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43223,160 +43223,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1408" w:history="1">
+            <w:hyperlink r:id="rId1409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment and nano-connections of isolated carbon nantubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport quantique dans un nanotube de carbone : Etude sous champ magnétique intense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laurent</w:t>
+            <w:hyperlink r:id="rId1408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Amsterdam, Netherlands. pp.683</w:t>
+              <w:t xml:space="preserve">GdR Nanotube</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018228v1</w:t>
+            <w:hyperlink r:id="rId1409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-transport sous champ magn‚tique intense dans un nanotube de carbone individual</w:t>
               </w:r>
@@ -43388,77 +43388,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1406" w:history="1">
+            <w:hyperlink r:id="rId1408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Broto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Nanotube</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, La Grande Motte, France</w:t>
@@ -43519,103 +43519,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Graphene Oxide on Xenopus Laevis After Multi-Pathway Exposure: Focus on Host Associated Microbiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Xuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienne, Austria</w:t>
@@ -43644,77 +43644,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic Transcriptome Alterations of Xenopus Laevis Following Multi-Route Exposure to Graphene Oxide: Focus on the Cell Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Xuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dailhau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43769,103 +43769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the ecotoxicity of graphene-based material in aquatic environments: from single-species studies to aquatic microcosm approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Xuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Sevilla (Spain), Spain. </w:t>
@@ -43894,103 +43894,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of non-invasive drug delivery through skin electroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kougkolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Laudebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1317" w:history="1">
+            <w:hyperlink r:id="rId1310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dinculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBTT Electroporation-Based Technologies and Treatments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Ljubljana, Slovenia</w:t>
@@ -44013,217 +44013,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macromolecules transdermal drug delivery: design of carbon nanotubes-based hydrogel devices for electroporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Carbon nanotubes based hydrogel devices for transdermal drug delivery through electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroporation-Based Technologies and Treatments (EBTT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">BioMat/MatSan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075759v1</w:t>
+                <w:t xml:space="preserve">hal-05075747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes based hydrogel devices for transdermal drug delivery through electroporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Macromolecules transdermal drug delivery: design of carbon nanotubes-based hydrogel devices for electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Golzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMat/MatSan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">Electroporation-Based Technologies and Treatments (EBTT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075747v1</w:t>
+                <w:t xml:space="preserve">hal-05075759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -44391,51 +44391,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44542,51 +44542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotubes de carbone : l'éprouvette à nanocristaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, La Dépêche du Midi, pp.28-29, 2016, Regards Croisés de Chercheurs</w:t>
@@ -44628,51 +44628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallisation en milieu confiné dans un nanotube de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, La Dépêche du Midi, pp.10, 2014, Regards Croisés de Chercheurs</w:t>
@@ -44701,77 +44701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44839,51 +44839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44891,51 +44891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bhushan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology Handbook</w:t>
@@ -45000,90 +45000,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyes@BNNT Nanohybrids for Photostable Fluorescence Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaela Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Schué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -45298,51 +45298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bencsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45446,51 +45446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Draetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Guseva Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0006, Anses. 2022, 262 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -45510,271 +45510,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03792878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des risques sanitaires liés à l’usage de masques contenant du graphène</w:t>
+                <w:t xml:space="preserve">Imputabilité à la présence d’un champ d’éoliennes de troubles rapportés dans deux élevages bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Belzunces</w:t>
+                <w:t xml:space="preserve">Yves Millemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Aymard</w:t>
+                <w:t xml:space="preserve">Cyrille Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+                <w:t xml:space="preserve">Fabrice Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pecquet</w:t>
+                <w:t xml:space="preserve">Jean-François Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2021-SA-0089, Anses. 2021, 34 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0096, Anses. 2021, 219 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03837834v1</w:t>
+                <w:t xml:space="preserve">anses-03792942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion des corps étrangers par les bovins Etat des lieux des affections par corps étrangers chez les bovins ; moyens préventifs et curatifs de ces affections</w:t>
+                <w:t xml:space="preserve">Risques associés aux épilateurs à lumière intense pulsée (IPL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Collin</w:t>
+                <w:t xml:space="preserve">Jean-Yves Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Bouchard</w:t>
+                <w:t xml:space="preserve">Philippe Chaumet-Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Corbière</w:t>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Meyer</w:t>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Morvan</w:t>
+                <w:t xml:space="preserve">Catherine Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n°2020-SA-0009, Anses. 2021, 146 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0124, Anses. 2021, 159 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03800045v1</w:t>
+                <w:t xml:space="preserve">anses-03792946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t>
               </w:r>
@@ -45876,271 +45876,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03788395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques associés aux épilateurs à lumière intense pulsée (IPL)</w:t>
+                <w:t xml:space="preserve">Ingestion des corps étrangers par les bovins Etat des lieux des affections par corps étrangers chez les bovins ; moyens préventifs et curatifs de ces affections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Devaux</w:t>
+                <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chaumet-Riffaud</w:t>
+                <w:t xml:space="preserve">Emile Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Enouf</w:t>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Febvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pecquet</w:t>
+                <w:t xml:space="preserve">Gilles Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0124, Anses. 2021, 159 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n°2020-SA-0009, Anses. 2021, 146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03792946v1</w:t>
+                <w:t xml:space="preserve">anses-03800045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1476" w:history="1">
+            <w:hyperlink r:id="rId1477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputabilité à la présence d’un champ d’éoliennes de troubles rapportés dans deux élevages bovins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des risques sanitaires liés à l’usage de masques contenant du graphène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2021-SA-0089, Anses. 2021, 34 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Millemann</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">anses-03792942v1</w:t>
+                <w:t xml:space="preserve">anses-03837834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANSES Opinion Request No 2016-SA-0226: OPINION of the French Agency for Food, Environmental and Occupational Health &amp; Safety on a specific health risk assessment guide for nanomaterials in food products</w:t>
               </w:r>
@@ -46242,916 +46242,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomatériaux dans les produits destinés à l’alimentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chaskiel</w:t>
+                <w:t xml:space="preserve">Synthèse des connaissances scientifiques concernant les effets sur la santé liés à l’exposition au bruit issu du trafic aérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Tinguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pereira De Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Debuire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2016-SA-0226, Anses. 2020, 188 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0053, Anses. 2020, 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903288v1</w:t>
+                <w:t xml:space="preserve">anses-04510113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1485" w:history="1">
+            <w:hyperlink r:id="rId1489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registre R-Nano : Évaluation des potentialités d’exploitation et de partage des données déclarées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Feltin</w:t>
+                <w:t xml:space="preserve">Nanomatériaux dans les produits destinés à l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1487" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dina Attia</w:t>
+            <w:hyperlink r:id="rId1483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaskiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2019-SA-0157, Anses. 2020, 101 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2016-SA-0226, Anses. 2020, 188 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248916v1</w:t>
+            <w:hyperlink r:id="rId1489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1489" w:history="1">
+            <w:hyperlink r:id="rId1490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’avis complémentaire (à l’avis du HCSP du 29 avril 2018) en lien avec des mesures de protection des populations potentiellement exposées autour des sites industriels manipulant du dioxyde de titane (TiO2) - Eléments relatifs à la surveillance métrologique dans l’environnement et à l’examen de la faisabilité</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Registre R-Nano : Évaluation des potentialités d’exploitation et de partage des données déclarées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0157, Anses. 2020, 101 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gaffet</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02889787v1</w:t>
+                <w:t xml:space="preserve">hal-04248916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1492" w:history="1">
+            <w:hyperlink r:id="rId1494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif aux « valeurs limites d’exposition à la lumière bleue pour la population générale »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demande d’avis complémentaire (à l’avis du HCSP du 29 avril 2018) en lien avec des mesures de protection des populations potentiellement exposées autour des sites industriels manipulant du dioxyde de titane (TiO2) - Eléments relatifs à la surveillance métrologique dans l’environnement et à l’examen de la faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francelyne Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaie-Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Haut conseil de la santé publique. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Merckel</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-04860282v1</w:t>
+                <w:t xml:space="preserve">hal-02889787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1496" w:history="1">
+            <w:hyperlink r:id="rId1497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des connaissances scientifiques concernant les effets sur la santé liés à l’exposition au bruit issu du trafic aérien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avis de l’Anses relatif aux « valeurs limites d’exposition à la lumière bleue pour la population générale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Niaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0139, Anses. 2020, 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberte Tinguely</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">anses-04510113v1</w:t>
+                <w:t xml:space="preserve">anses-04860282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoBriques : Nanotechnologies, bénéfices et risques, Rapport final</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets sanitaires liés à l’exposition aux champs électromagnétiques basses fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Guillot</w:t>
+                <w:t xml:space="preserve">Yves Le Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poirot-Mazères</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Région Occitanie Pyrénées-Méditerranée, Appel à projets transdisciplinaires Sciences Humaines et Sociales Projet n° CP/2016-JULL/12.16. 2019</w:t>
+                <w:t xml:space="preserve">Alexandre Bounouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Demarquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaiela Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2013-SA-0037, Anses. 2019, 276 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567446v1</w:t>
+                <w:t xml:space="preserve">hal-04815709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1504" w:history="1">
+            <w:hyperlink r:id="rId1507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sanitaires liés à l’exposition aux champs électromagnétiques basses fréquences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NanoBriques : Nanotechnologies, bénéfices et risques, Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaskiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poirot-Mazères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Région Occitanie Pyrénées-Méditerranée, Appel à projets transdisciplinaires Sciences Humaines et Sociales Projet n° CP/2016-JULL/12.16. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04815709v1</w:t>
+                <w:t xml:space="preserve">hal-04567446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs toxicologiques de référence - Le dioxyde de titane sous forme nanoparticulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Guseva Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -47826,103 +47826,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d’évaluation des niveaux de risques sanitaires et des dangers écotoxicologiques des produits contenant des nanomatériaux manufacturé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1362" w:history="1">
+            <w:hyperlink r:id="rId1365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1364" w:history="1">
+            <w:hyperlink r:id="rId1367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1365" w:history="1">
+            <w:hyperlink r:id="rId1368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jaeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANses. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -47961,51 +47961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sanitaires extra-auditifs du bruit environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1497" w:history="1">
+            <w:hyperlink r:id="rId1485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Tinguely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bérengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -48096,51 +48096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Agnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1505" w:history="1">
+            <w:hyperlink r:id="rId1502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -48385,51 +48385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AFD033D"/>
+    <w:nsid w:val="33EA48E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -48616,51 +48616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-flahaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8344-6902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13303805X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207246335" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7964-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan L&#233;gnani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COLSURFA.2025.139352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Sulym" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Terpi&#322;owski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Borysenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez-Nava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975222v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Caorsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Candotto Carniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Jehov&#225; Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ECOENV.2025.117888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatla Thabang Dikao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chimowa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NXMATE.2025.101071" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Gupta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bossart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;nan Mickael d'Almeida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Augusto Visani de Luna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schw&#228;rzler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202516401" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusal Shasheen Payoe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Gadar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mccarthy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Stenbeck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FPHAR.2025.1625472" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Connolly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Navas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jox15040097" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11051-025-06473-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tlotlo Cassandra Setlhare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atlang Gild Mpolokang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41598-025-11365-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCITOTENV.2025.179156" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411555v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chibane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Douri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15241861" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikanyeng Serero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0269755" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04590366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brayl&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CARBON.2024.119224" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dague" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Neji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02810d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04455108v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kougkolos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laudebat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCONREL.2024.01.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04489525v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maignan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.149616" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4en00195h" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/C10010003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24185994" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04416531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Mol&#233;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Valdehita" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Pulido-Reyes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernandez-Cruz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/TOXICS12020097" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685296v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verneuil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107067" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538836v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devoy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Al-Abed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cerdan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Seob Cho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2024.2331683" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685224v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00467h" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Lin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Buerki-Thurnherr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasreen Kaur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c09699" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubtsof" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ahmad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monthioux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CARBON.2024.119690" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659509v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin He" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Legnani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c06599" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Castagnola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Deleye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Podest&#224;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edra Jaho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Loiacono" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.NANOLETT.3C00377" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Sodisetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhattacharyya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSA.202200669" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301530v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Marceau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01239a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.02.047" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003811v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Rozhin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Kralj" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Soula" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marchesan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13050847" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937045v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Connolly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candotto Carniel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tretiach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caorsi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IMPACT.2022.100447" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158264v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMOSPHERE.2023.139140" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061730v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Lay Yap" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Farivar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa J&#228;mting" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Coleman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Gnaniah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.ANALCHEM.2C03575" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987138v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pav&#237;a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Andreoli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.127491" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159515" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158256v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Acevedo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Galibert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/NANO13121845" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03929855v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Avramenko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksiem Erkens" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Cao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CARBON.2022.12.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264151v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02019j" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lin&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128613" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843264v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouzidi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gandini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109765" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wenseleers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Li" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flavel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c03883" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03565475v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Abbassi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mesguich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coulomb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aries" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.163683" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843233v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10100588" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371337v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Mauro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Rauti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Casani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092161" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274948v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130901" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370562v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Mannering" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stones" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sykes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hondow" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008307" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425756v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ternois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mougon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussutour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2021.1894615" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427389v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.075" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427406v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Suresh Vajrala" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.780197" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134839v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibwanga S. Mosse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Coleman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siphephile Ncube" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro S. de Sousa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26030563" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584462v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph M. Erasmus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0067555" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13111805" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209487v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.623853" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170407v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2020.1839137" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371835v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Stasaid" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Boutemak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Ibtissem" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hadj Ziane Zafour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1539445X.2021.1943682" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456618v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nowak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10402.0003ecst" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164783v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta R. E. Prinsloo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000128" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371082v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourrette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.06.002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372967v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reyes-Herrera" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi Bakshi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00455G" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311377v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D Silva-Santos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.068" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431689v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tonquesse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112852" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427407v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourgois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saurat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Araujo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2021.1996492" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427412v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Mousavi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heuzey" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa R Kamal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Carreau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0068537" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153222v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Manent" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129854" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496519v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fortuna" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nepi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Cai" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia del Casino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122380" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317411v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.09.051" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003023v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101106" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409355v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Fedoseeva" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov Gennadievna Bulusheva" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor O Koroteev" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris V Senkovskiy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144357" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884105v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Kartel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Volodymyr Ivanov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Lyapunov" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana O. Cherkashina" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2020.1757656" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864773v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tavakkoli" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Peljo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Sainio" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Davodi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c00352" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877816v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Nascimento" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202001429" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879733v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor V. Lobiak" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia R. Kuznetsova" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Okotrub" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov G. Bulusheva" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2020.1749051" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409386v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Makarova" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2019.116233" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022944v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112413" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186871v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Berrada" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12554" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274329v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lonchambon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900279" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160439v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garacci" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Folgoas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00987B" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958783v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barrick" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.11.020" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044186v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12040624" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317479v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Datta" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneusz Weymann" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P&#322;omi&#324;ska" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#228;etitia Marty" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b02091" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095596v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040584" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134738v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sandoval" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Tobias" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.04.004" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055845v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.090" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181559v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii I. Sysoev" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Fedoseeva" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.010" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196162v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106493" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301196v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sedelnikova" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pinakov" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Chekhova" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr01922g" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812545v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistopher Coleman" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Nie" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024346" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971972v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Kopac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Bozgeyik" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.12.100" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510025v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm8155" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873064v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.04.085" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728830v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubna Kouser" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basudev Paudyal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuvinder Kaur" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy A. Jones" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00131" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707865v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Fedoseeva" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Yu. Vilkov" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700261" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812134v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Strydom" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26428-y" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811152v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gorelli" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00052b" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684006v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Fiorito" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Russier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Salemme" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Soligo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manni" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.069" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976910v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Popa" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047492" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999495v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v13i3.32" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878747v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorne" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Payrastre" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.06.303" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975177v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Fadeel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Bussy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Merino" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester V&#225;zquez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b04758" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623094v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov Bulusheva" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya V Fedoseeva" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Ewels" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.169" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537861v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin &#199;elik" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ender Suvaci" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2016.12.002" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441517v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghedjatti" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b01328" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639477v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ahmad" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hamwi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.001" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01413022v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiva Simaite" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Delagarde" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/2/025502" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867475v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zubair" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tristant" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Tsentalovich" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Headrick" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.064002" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687165v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Coville" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suprakas Sinha Ray" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600930" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729379v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor V Lobiak" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov G Bulusheva" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina O Fedorovskaya" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury V Shubin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel E Plyusnin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.267" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505016v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Chen" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201605745" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728941v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti J. Hokkanen" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lautala" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlskog" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.029" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670236v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.089" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538379v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Shuba" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Paddubskaya" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kuzhir" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Maksimenko" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5628" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539544v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jezewski-Serra" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delabre" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducamp" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Audignon-Durand" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxw008" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442144v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.11.024" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442151v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H.R. Souza" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo J.G. Zarbin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.04.084" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578367v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.04.016" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813417v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio-Zuazo" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.070" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692704v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sloan" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2686434" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557929v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sarrieu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.033" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963158v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700517" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551624v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kucki" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rupper" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Melucci" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Treossi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr00319b" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486989v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Modugno" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ksar" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Battigelli" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.01.023" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561262v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.09.001" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538550v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.08.057" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486943v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dekali" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bachelet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Debouzy" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.07.019" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452086v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintaras Valu&#353;is" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v56i2.3304" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475094v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gancet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8211;charles Boutonnet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2015.1133818" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451008v2" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#199;elik" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.032" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442132v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Meng-Jung Li" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Mills" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Fairclough" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Robertson" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Kang Peng" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc07632g" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346283v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00348" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095717v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Vieira Bridi" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Normand" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.09.033" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462915v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Muzi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/3/2/025009" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758087v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442098v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanda Liu" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqiu Wang" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomu Wang" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xizhang Wang" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9589" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472904v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.053" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448284v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Garc&#237;a-Hevia" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Valiente" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Fern&#225;ndez-Luna" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201500252" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475246v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boutonnet" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2014.918202" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475298v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Raiah" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Djalab" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hadj-Ziane-Zafour" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.015" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6C65MRC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448319v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bourdiol" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.086" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447812v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E. Louw-Gaume" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kucki" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald F. Krug" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Kostarelos" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403335" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132418v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Lamprecht" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Plochberger" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Ruprecht" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wieser" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rankl" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/12/125704" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445549v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifania Bortolamiol" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Lukanov" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.06.051" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138706v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukie Saito" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Nishio-Hamane" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy K. Bauri" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta04407j" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077228v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ayouni-Derouiche" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;jean" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Milliand" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lant&#233;ri" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.08.025" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ5ZLFVX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451043v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten M. Pondman" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sobik" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapurna Nayak" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Tsolaki" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#228;kel" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.02.010" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139257v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfique Hasan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipei Sun" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingheng Tan" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500767b" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447806v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901025" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465877v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rapino" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolucci" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Andreola" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.07.046" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963106v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Saria" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perrault" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.05.010" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526175v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.024" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123828v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Olivi" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanni" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Bellis" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Talora" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sabrina Sarto" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02091f" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121637v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Skender" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.06.006" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857498v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.11.013" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966926v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130649v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhang" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J. R. Kelleher" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim H. Runcorn" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery M. Mashinsky" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Medvedkov" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.023261" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832109v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Seichepine" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Salomon" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Collet" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/9/095303" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA6280B4D21B80D7507B0553D93C334F3BA7D04B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836017v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Neves" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gerondopoulos" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Heister" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen T&#238;lmaciu" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-012-0202-9" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468651v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P. Asanov" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana I. Asanova" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Shlyakhova" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vladimirovich Okotrub" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2092169" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528848v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B&#233;duer" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.04.011" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858610v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205412" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461437v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Ouay" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lau-Truong" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brayner" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2115669" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858588v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Costa" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/36/365102" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468665v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel N. Gevko" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3006309" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857439v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.02.034" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468760v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304278n" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857489v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meunier" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olagnier" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Authier" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.11.004" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468712v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Marquina" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201206280" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS1BFG8T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714382v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sendova" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Churochkin" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719517v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Shidong" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tilmaciu" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.035408" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472026v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay K. Anuganti" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Krupskaya" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100364" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZMTP8WT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544326v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sanz" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Borowiak-Palen" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.064" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871244v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.049" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719538v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.186804" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540793v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Schmidt Castellani" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Travers" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.003996" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857438v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie David" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinneton" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahcine Bakiz" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.03.079" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727199v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Fournier" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.05.001" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828791v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.01.081" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540853v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela T&#238;lmaciu" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Coley" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.08.001" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB1KVM9Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562933v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wh Kwok" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth My Leung" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Cheng" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuk Han Cheng" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.10.59" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549716v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.010" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550596v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crouzier" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2010.05.002" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550113v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belandria" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549753v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartsfield" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3463400" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549660v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000994" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GW1CH00-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545987v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacchini" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000668" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848930v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Bulusheva" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yv Fedoseeva" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Okotrub" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ip Asanov" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm100677c" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339444v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.10.60" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545978v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871000067X" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550378v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Belandria" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodriguez" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.03.036" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550797v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.10.56" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551062v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Follot" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Gentilhomme" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnaud" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2010.04.001" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474402v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200945548" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7XX6PZ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551074v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03980.x" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05PWM5FP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474544v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100069k" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860505v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dragoman" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dragoman" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Ahmad" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/37/375203" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760312v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.195423" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565641v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurier" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200982354" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441067v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Power" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorge" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566149v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Datsyuk" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b814122n" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/749D063EEFC1708CD6342702E4066FCE21FC8199/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565640v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Liashkovich" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Danzberger" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/43/434001" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16057F3D0A9F9DF8D83E9C1822FB280BAEDAC1FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051089v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20537" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566537v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.03.034" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566208v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3122301" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339346v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2009.0215" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564876v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B909035E" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DZN4TR2K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572925v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Legorreta Garcia" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.12.053" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572890v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed Anwar" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Dunstan" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Bassil" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.085418" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432083v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picard" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lincker" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagorska" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Bettignies" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906112p" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578326v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena del Corro" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Taravillo" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G. Baonza" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl080760o" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339334v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarremejean" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572800v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Frin" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.11.018" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339348v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578296v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Matthewman" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Dyer-Smith" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Young Sung" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn7002508" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355129v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorges" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzales" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonzales" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590992v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832757" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574634v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Power" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jorge" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802485757" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574415v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita P. Somani" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash R. Somani" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golap Kalita" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayoshi Umeno" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.1219" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591002v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.01.011" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806029v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghandour" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tinguely" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.045413" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590883v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Gonzalez" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.04.019" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808254v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Salvador-Morales" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Townsend" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine V&#233;nien-Bryan" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.10.011" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339325v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592173v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390701556080" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808916v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Ping Lau" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Tanemura" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.02.041" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592265v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Juffmann" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuneu" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1690" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591349v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cambronne" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.02.008" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392529v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dragoman" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734873" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592244v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-272R.1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V1PK6M11-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807919v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/18/185708" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808164v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Puccianti" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arrondo" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054118" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287924v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassil" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juffmann" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beuneu" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807916v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.032" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481822v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapelkin" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hubel" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Dunstan" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.233408" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597110v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Tubery" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2199467" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481761v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Friedrichs" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus I. Kirkland" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Coleman" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0526056" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-50629FXB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599318v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Durrieu" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Remy-Zolghadri" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baquey" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.11.007" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599322v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sim" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm L. H. Green" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2005.02.006" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598191v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.045" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVJL69B9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598205v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2193464" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596330v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy de Grave" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.08.014" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02484478v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Pizani" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Jasinevicius" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.45.7776" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596341v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-7069-7" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597103v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Muller" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Neculoiu" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Adrian Vasilache" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Konstantinidis" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2358838" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514943v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmani" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195425" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824737v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikolaevich Gevko" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Vladimirovna Lavskaya" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Fedorovich Yudanov" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0613915" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595821v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200672583" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/696B6DD24BE96692ACF6E5A25478B8795942EADC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595488v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Yushina" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830600663875" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481685v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2006.0366" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2K6655QD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481743v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Osswald" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Gogotsi" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm052755g" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F6D67H6J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599346v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.10.008" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597184v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Portet" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2168298" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595608v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2393039" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601270v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.09.021" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGS2SPQ2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02484341v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Power" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.155436" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601122v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fedorov" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sagnes" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.066801" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481824v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bassil" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barrau" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1846136" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599705v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coquay" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Vandenberghe" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0524936" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599613v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp052494y" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601046v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihui Ye" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.12.066" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7H19PW4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913383v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b505654c" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EEC9F9F1F4105A913947966F82CF1ADBE5597ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013313v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Datsyuk" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagreou" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupin" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601651v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.01.038" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281668v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.10.052" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003162v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.235422" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02485289v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landa" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hubel" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-858-hh14.7" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812639v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hubel" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200405227" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913722v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.02.086" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715849v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Antonevici-Charrier" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tournier" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2004.05.001" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BJCPMDM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945491v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.036" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917603v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b312367g" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71F5AFB9144A78AEFCE04BDB803F1D369E5829EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955257v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00488-3" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955453v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Aloni" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/5/1/131" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296553v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2003.177" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958084v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(03)00130-8" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926035v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b301514a" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/274FDF1A589668DBF1BA2F478868C12B9E465281/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990974v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chastel" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Rousset" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)01441-5" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604353v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Vaugien" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00513.x" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3N05R8X3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003709v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(00)00155-X" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604646v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp004586n" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980086v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dauwe" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00063-X" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/492223FD7D225ADC5F434FD4C1B6AC0F1B5C5B95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967455v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-5408(00)00268-3" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A4A5387F531394DBBCB3414D7F899B07825591C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957547v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0272-8842(00)00004-3" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BABB75671039F4EA7A86890F4D7C53CB5760CA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938352v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Marli&#232;re" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00147-6" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73E03D9D9C3CB29C352C2BAF97202F7757B18417/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942779v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908593i" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102341v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achutharao Govindaraj" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.1999.0344" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5209BCAEBE701ED3265B325586CC52E79C87173/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948432v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govindaraj" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)01304-9" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34484A8B3AE919356B8EF8CC01E6111323E2BE4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104345v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a801991f" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B85DA5F6C1B3AF47957EDDCE9A3D3EF295DFA2F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405304v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luis" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05396659v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gironde" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075530v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Moslah" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075784v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberola" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04772130v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerdan Benjamin" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubuc David" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBioC56839.2023.10305111" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850073v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caorsi" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Candotto Carniel" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V&#225;zquez" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prato" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075772v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979787v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Kougkolos" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854043v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854034v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075653v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075445v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445109v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075809v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075800v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075551v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01901954v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993925v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghedjatti" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299741v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998474v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Glad" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martel" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719071v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719051v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallil" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pieper" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ol&#231;omendy" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123333v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Ahmed" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsentalovich Dmitri E." TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719018v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lachaud" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964758v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drisko" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourdikoudis" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- F. Fazzini" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827034v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cadene" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alter" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jaeg" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123325v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758086v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777073" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123320v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965604v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pizzutilo" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chane-Ching" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281711v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Frigui" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Paragua Macuri" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965395v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965603v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925242v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935674v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556245v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378787" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03579532v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lefevre" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356393v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Power Ch." TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357839v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230080v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neculoiu" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Konstantinidis" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044565v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roche" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122645v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014399v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014497v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sagnes" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Broto" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016631v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018228v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ondaruhu" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014445v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077443v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077422v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dailhau" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596531v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Xuan Nguyen" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie De Oliveira" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854060v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075759v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075747v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485325v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106266v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54357-3_8" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106234v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106240v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106256v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31107-9_24" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106289v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387311v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Nascimento" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168348v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082191v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaskiel" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792878v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degauque" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03837834v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800045v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bouchard" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792946v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Devaux" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792942v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giraudet" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Labb&#233;" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903395v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903288v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248916v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889787v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaffet" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860282v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boyer" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Niaudet" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510113v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Tinguely" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira De Vasconcelos" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Debuire" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567446v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirot-Maz&#232;res" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815709v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiela Kandel" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02090768v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822476v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815275v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lafaye" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Adam-Poupart" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cohen" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815667v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lepoutre" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheveign&#233; (de)" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815651v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dore" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lelong" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Moati" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815682v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Agnani" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deltour" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827037v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Amiard" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04832138v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie &#201;vrard" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813610v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dor&#233;" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674170v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-flahaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8344-6902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13303805X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207246335" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7964-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476201v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Sulym" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Terpi&#322;owski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Borysenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez-Nava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118090" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan L&#233;gnani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COLSURFA.2025.139352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikanyeng Serero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chimowa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0269755" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11051-025-06473-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tlotlo Cassandra Setlhare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atlang Gild Mpolokang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41598-025-11365-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusal Shasheen Payoe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Gadar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mccarthy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Stenbeck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FPHAR.2025.1625472" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Connolly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Navas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jox15040097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Gupta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bossart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;nan Mickael d'Almeida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Augusto Visani de Luna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schw&#228;rzler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202516401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Caorsi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Candotto Carniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Jehov&#225; Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ECOENV.2025.117888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatla Thabang Dikao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NXMATE.2025.101071" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05000137v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCITOTENV.2025.179156" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chibane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Douri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15241861" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubtsof" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ahmad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monthioux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CARBON.2024.119690" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Lin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Buerki-Thurnherr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasreen Kaur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pelin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c09699" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04416531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Mol&#233;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Valdehita" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Pulido-Reyes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernandez-Cruz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/TOXICS12020097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04489525v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maignan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.149616" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4en00195h" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/C10010003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24185994" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04455108v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kougkolos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laudebat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCONREL.2024.01.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04590366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brayl&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CARBON.2024.119224" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685264v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dague" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Neji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02810d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verneuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538836v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Al-Abed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cerdan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Seob Cho" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2024.2331683" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685224v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cs00467h" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264151v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02019j" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Sodisetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Bhattacharyya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSA.202200669" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Marceau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01239a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Castagnola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Deleye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Podest&#224;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edra Jaho" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Loiacono" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.NANOLETT.3C00377" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin He" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Legnani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c06599" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006124v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.02.047" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003811v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Rozhin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Kralj" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Soula" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marchesan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13050847" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158264v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMOSPHERE.2023.139140" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Connolly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candotto Carniel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tretiach" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caorsi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IMPACT.2022.100447" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987138v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pav&#237;a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Andreoli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.127491" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061730v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Lay Yap" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Farivar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa J&#228;mting" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Coleman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Gnaniah" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.ANALCHEM.2C03575" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158256v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Acevedo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Galibert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/NANO13121845" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843209v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159515" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03929855v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Avramenko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksiem Erkens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Cao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CARBON.2022.12.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843233v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chary" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10100588" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843264v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouzidi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gandini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109765" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726547v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lin&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.128613" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800132v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wenseleers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flavel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c03883" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03565475v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Abbassi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mesguich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Coulomb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aries" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.163683" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153222v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Manent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129854" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourgois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saurat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Araujo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2021.1996492" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Mousavi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heuzey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa R Kamal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Carreau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0068537" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431689v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tonquesse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112852" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209487v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.623853" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425756v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ternois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mougon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussutour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2021.1894615" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427389v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.075" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Suresh Vajrala" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.780197" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibwanga S. Mosse" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Coleman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siphephile Ncube" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro S. de Sousa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26030563" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584462v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph M. Erasmus" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0067555" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427408v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jouanmiqueou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13111805" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370562v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Mannering" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stones" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sykes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hondow" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008307" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274948v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130901" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371337v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Mauro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Rauti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Casani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092161" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170407v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2020.1839137" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371835v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Stasaid" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Boutemak" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Ibtissem" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hadj Ziane Zafour" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1539445X.2021.1943682" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456618v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nowak" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10402.0003ecst" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164783v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta R. E. Prinsloo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000128" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371082v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourrette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.06.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372967v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reyes-Herrera" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi Bakshi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00455G" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311377v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D Silva-Santos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.068" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409386v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov G. Bulusheva" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor V. Lobiak" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Fedoseeva" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mevellec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Makarova" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2019.116233" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022944v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112413" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864773v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tavakkoli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Peljo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Sainio" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Davodi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c00352" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877816v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Schu&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Nascimento" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202001429" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409355v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov Gennadievna Bulusheva" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor O Koroteev" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris V Senkovskiy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144357" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884105v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Kartel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Volodymyr Ivanov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Lyapunov" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana O. Cherkashina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2020.1757656" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317411v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.09.051" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003023v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2020.101106" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496519v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fortuna" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nepi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Cai" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia del Casino" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122380" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879733v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia R. Kuznetsova" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Okotrub" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2020.1749051" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301196v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sedelnikova" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pinakov" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Chekhova" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr01922g" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044186v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12040624" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958783v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barrick" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lonchambon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.11.020" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274329v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yang" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900279" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160439v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garacci" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Folgoas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00987B" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186871v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Berrada" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12554" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317479v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Datta" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneusz Weymann" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna P&#322;omi&#324;ska" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#228;etitia Marty" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b02091" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095596v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040584" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134738v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sandoval" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Tobias" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.04.004" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055845v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez Nava" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.090" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181559v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii I. Sysoev" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. Fedoseeva" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.010" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196162v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106493" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975177v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Fadeel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Bussy" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Merino" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester V&#225;zquez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b04758" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812134v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistopher Coleman" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Strydom" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26428-y" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811152v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gorelli" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00052b" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728830v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubna Kouser" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basudev Paudyal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuvinder Kaur" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy A. Jones" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00131" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707865v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Fedoseeva" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Yu. Vilkov" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700261" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873064v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.04.085" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812545v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Nie" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024346" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971972v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Kopac" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Bozgeyik" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.12.100" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510025v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm8155" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684006v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Fiorito" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Russier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Salemme" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Soligo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manni" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.069" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976910v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Popa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047492" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878747v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorne" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Payrastre" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.06.303" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999495v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v13i3.32" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692704v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sloan" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2686434" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557929v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sarrieu" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.033" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963158v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700517" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867475v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zubair" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tristant" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Tsentalovich" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Headrick" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.064002" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687165v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Coville" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suprakas Sinha Ray" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600930" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729379v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor V Lobiak" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov G Bulusheva" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina O Fedorovskaya" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury V Shubin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel E Plyusnin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.267" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505016v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Chen" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201605745" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639477v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ahmad" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hamwi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.08.001" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01413022v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiva Simaite" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Delagarde" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/2/025502" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441517v2" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghedjatti" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b01328" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623094v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov Bulusheva" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya V Fedoseeva" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rio" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Ewels" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.169" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537861v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin &#199;elik" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ender Suvaci" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2016.12.002" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728941v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti J. Hokkanen" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lautala" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlskog" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.029" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670236v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.089" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538379v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Shuba" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Paddubskaya" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kuzhir" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Maksimenko" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5628" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539544v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jezewski-Serra" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delabre" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducamp" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Audignon-Durand" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxw008" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442144v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.11.024" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442151v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H.R. Souza" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo J.G. Zarbin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.04.084" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578367v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.04.016" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813417v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio-Zuazo" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.070" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462915v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Muzi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/3/2/025009" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452086v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintaras Valu&#353;is" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v56i2.3304" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486943v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dekali" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bachelet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Debouzy" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.07.019" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538550v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ming" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.08.057" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486989v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Modugno" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ksar" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Battigelli" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.01.023" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561262v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.09.001" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551624v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kucki" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rupper" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Melucci" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Treossi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr00319b" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475094v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gancet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8211;charles Boutonnet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2015.1133818" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451008v2" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#199;elik" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.02.032" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442132v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Meng-Jung Li" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Mills" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Fairclough" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Robertson" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Kang Peng" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc07632g" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346283v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00348" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095717v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Vieira Bridi" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Normand" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.09.033" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448319v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bourdiol" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.09.086" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475298v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Raiah" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Djalab" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hadj-Ziane-Zafour" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.015" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6C65MRC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472904v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.053" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442098v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanda Liu" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqiu Wang" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomu Wang" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xizhang Wang" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9589" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758087v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448284v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Garc&#237;a-Hevia" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Valiente" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Fern&#225;ndez-Luna" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201500252" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475246v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boutonnet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2014.918202" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963106v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Saria" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perrault" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.05.010" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465877v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rapino" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolucci" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Andreola" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.07.046" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132418v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Lamprecht" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Plochberger" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Ruprecht" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wieser" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rankl" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/12/125704" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445549v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifania Bortolamiol" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Lukanov" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.06.051" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447812v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E. Louw-Gaume" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kucki" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald F. Krug" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Kostarelos" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403335" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138706v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukie Saito" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Nishio-Hamane" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy K. Bauri" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta04407j" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077228v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ayouni-Derouiche" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;jean" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Milliand" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lant&#233;ri" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.08.025" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ5ZLFVX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451043v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten M. Pondman" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sobik" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapurna Nayak" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Tsolaki" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#228;kel" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.02.010" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139257v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfique Hasan" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipei Sun" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingheng Tan" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500767b" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447806v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901025" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121637v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Skender" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.06.006" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123828v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Olivi" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zanni" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Bellis" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Talora" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sabrina Sarto" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02091f" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526175v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.024" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857498v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.11.013" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130649v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhang" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund J. R. Kelleher" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim H. Runcorn" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery M. Mashinsky" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Medvedkov" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.023261" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966926v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858588v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Neves" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Heister" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Costa" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen T&#238;lmaciu" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/36/365102" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468665v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vladimirovich Okotrub" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P. Asanov" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel N. Gevko" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3006309" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858610v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sapelkin" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.205412" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461437v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Ouay" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lau-Truong" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brayner" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2115669" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468651v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana I. Asanova" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Shlyakhova" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2092169" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528848v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B&#233;duer" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Seichepine" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2012.04.011" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832109v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Salomon" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Collet" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/9/095303" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA6280B4D21B80D7507B0553D93C334F3BA7D04B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836017v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gerondopoulos" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-012-0202-9" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468760v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304278n" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857439v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.02.034" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857489v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meunier" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Coste" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olagnier" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Authier" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.11.004" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468712v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Marquina" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201206280" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS1BFG8T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472026v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay K. Anuganti" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Krupskaya" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100364" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZMTP8WT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544326v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sanz" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Borowiak-Palen" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.064" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719517v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Shidong" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tilmaciu" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.035408" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714382v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Sendova" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Churochkin" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871244v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.049" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719538v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cleuziou" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.186804" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540793v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Schmidt Castellani" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Travers" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.003996" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727199v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Fournier" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.05.001" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857438v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie David" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinneton" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahcine Bakiz" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.03.079" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828791v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.01.081" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540853v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela T&#238;lmaciu" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Coley" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.08.001" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB1KVM9Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848930v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Bulusheva" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yv Fedoseeva" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Okotrub" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ip Asanov" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm100677c" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339444v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.10.60" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545978v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacchini" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871000067X" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550378v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Belandria" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodriguez" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.03.036" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550797v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.10.56" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550113v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belandria" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549753v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartsfield" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3463400" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549660v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000994" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GW1CH00-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545987v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000668" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549716v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.010" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550596v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crouzier" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2010.05.002" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562933v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wh Kwok" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth My Leung" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinping Cheng" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuk Han Cheng" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.10.59" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551062v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Follot" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Gentilhomme" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnaud" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2010.04.001" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474402v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200945548" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7XX6PZ4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551074v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03980.x" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05PWM5FP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474544v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100069k" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565640v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Liashkovich" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Danzberger" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/43/434001" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16057F3D0A9F9DF8D83E9C1822FB280BAEDAC1FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051089v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Datsyuk" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20537" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566537v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.03.034" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566208v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3122301" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441067v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Power" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorge" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566149v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b814122n" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/749D063EEFC1708CD6342702E4066FCE21FC8199/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860505v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dragoman" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dragoman" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Ahmad" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/37/375203" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760312v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chorro" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.195423" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565641v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurier" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200982354" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339346v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2009.0215" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572925v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Legorreta Garcia" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.12.053" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564876v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B909035E" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DZN4TR2K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572890v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed Anwar" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Dunstan" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Bassil" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.085418" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432083v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picard" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lincker" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kervella" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagorska" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Bettignies" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906112p" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806029v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghandour" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tinguely" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.045413" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590883v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jorge" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Jimenez" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Gonzalez" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.04.019" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339334v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarremejean" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572800v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Frin" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.11.018" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578326v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena del Corro" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Taravillo" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G. Baonza" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl080760o" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339348v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578296v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Matthewman" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Dyer-Smith" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Young Sung" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn7002508" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355129v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jorges" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzales" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonzales" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590992v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832757" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574634v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Power" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950802485757" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574415v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita P. Somani" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash R. Somani" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golap Kalita" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayoshi Umeno" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.1219" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591002v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.01.011" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287924v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassil" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juffmann" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beuneu" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807916v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.032" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808164v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Puccianti" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arrondo" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054118" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808916v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Ping Lau" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Tanemura" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.02.041" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592265v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Juffmann" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuneu" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1690" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339325v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592173v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390701556080" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808254v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Salvador-Morales" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Townsend" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine V&#233;nien-Bryan" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.10.011" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591349v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cambronne" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.02.008" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392529v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dragoman" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734873" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592244v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-272R.1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V1PK6M11-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807919v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/18/185708" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595608v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2393039" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597184v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Portet" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2168298" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599346v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.10.008" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598191v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.045" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVJL69B9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481822v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapelkin" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hubel" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Dunstan" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.233408" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597110v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Tubery" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2199467" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481761v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Friedrichs" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus I. Kirkland" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Coleman" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0526056" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-50629FXB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599318v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Durrieu" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Remy-Zolghadri" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baquey" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.11.007" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599322v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sim" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm L. H. Green" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2005.02.006" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598205v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2193464" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02484478v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Pizani" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Jasinevicius" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.45.7776" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596341v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-7069-7" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596330v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy de Grave" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.08.014" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597103v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Muller" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Neculoiu" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Adrian Vasilache" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Konstantinidis" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2358838" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514943v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmani" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195425" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824737v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikolaevich Gevko" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Vladimirovna Lavskaya" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Fedorovich Yudanov" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0613915" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595821v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200672583" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/696B6DD24BE96692ACF6E5A25478B8795942EADC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595488v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Yushina" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830600663875" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481685v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2006.0366" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2K6655QD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481743v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Osswald" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Gogotsi" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm052755g" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F6D67H6J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913383v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b505654c" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EEC9F9F1F4105A913947966F82CF1ADBE5597ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599613v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coquay" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Vandenberghe" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp052494y" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601046v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haihui Ye" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.12.066" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7H19PW4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601122v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fedorov" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sagnes" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.066801" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481824v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bassil" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barrau" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1846136" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599705v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0524936" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02484341v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Power" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.155436" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601270v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.09.021" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGS2SPQ2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013313v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Datsyuk" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagreou" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupin" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601651v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.01.038" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281668v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dagr&#233;ou" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.10.052" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917603v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b312367g" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71F5AFB9144A78AEFCE04BDB803F1D369E5829EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913722v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.02.086" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003162v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rahmani" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.235422" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02485289v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landa" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hubel" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-858-hh14.7" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812639v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hubel" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200405227" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715849v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Antonevici-Charrier" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tournier" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2004.05.001" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BJCPMDM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945491v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.036" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296553v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2003.177" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926035v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b301514a" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/274FDF1A589668DBF1BA2F478868C12B9E465281/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958084v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(03)00130-8" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955257v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00488-3" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955453v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Aloni" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/5/1/131" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604353v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Vaugien" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00513.x" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3N05R8X3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990974v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chastel" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Rousset" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)01441-5" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003709v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(00)00155-X" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604646v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp004586n" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942779v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908593i" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957547v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0272-8842(00)00004-3" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BABB75671039F4EA7A86890F4D7C53CB5760CA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980086v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dauwe" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00063-X" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/492223FD7D225ADC5F434FD4C1B6AC0F1B5C5B95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967455v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-5408(00)00268-3" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A4A5387F531394DBBCB3414D7F899B07825591C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938352v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Marli&#232;re" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(00)00147-6" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73E03D9D9C3CB29C352C2BAF97202F7757B18417/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948432v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govindaraj" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)01304-9" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34484A8B3AE919356B8EF8CC01E6111323E2BE4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102341v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achutharao Govindaraj" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.1999.0344" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5209BCAEBE701ED3265B325586CC52E79C87173/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104345v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a801991f" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B85DA5F6C1B3AF47957EDDCE9A3D3EF295DFA2F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05396659v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gironde" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405304v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luis" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075784v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberola" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Moslah" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075530v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04772130v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerdan Benjamin" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubuc David" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBioC56839.2023.10305111" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854034v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dinculescu" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979787v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Kougkolos" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850073v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caorsi" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Candotto Carniel" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V&#225;zquez" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prato" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075772v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854043v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075653v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075445v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarel Valdez" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445109v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075809v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075800v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075551v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299741v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993925v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghedjatti" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01901954v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998474v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Glad" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martel" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719071v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719051v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallil" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pieper" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ol&#231;omendy" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123333v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Ahmed" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsentalovich Dmitri E." TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719018v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lachaud" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964758v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drisko" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourdikoudis" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- F. Fazzini" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123320v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123325v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827034v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cadene" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alter" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jaeg" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758086v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777073" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965604v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pizzutilo" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chane-Ching" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965395v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281711v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Frigui" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Paragua Macuri" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965603v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925242v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935674v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556245v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378787" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03579532v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lefevre" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356393v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Power Ch." TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357839v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230080v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neculoiu" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Konstantinidis" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044565v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roche" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122645v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassagne" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014399v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018228v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sagnes" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ondaruhu" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016631v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Broto" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014497v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014445v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077443v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077422v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dailhau" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596531v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Xuan Nguyen" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie De Oliveira" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854060v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075747v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075759v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485325v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106266v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Caussat" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54357-3_8" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106234v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106240v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106256v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31107-9_24" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106289v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387311v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Nascimento" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168348v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082191v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaskiel" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792878v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degauque" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792942v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giraudet" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Labb&#233;" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792946v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Devaux" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800045v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Bouchard" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03837834v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903395v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510113v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Tinguely" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira De Vasconcelos" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Debuire" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903288v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248916v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889787v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaffet" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860282v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boyer" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Niaudet" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815709v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiela Kandel" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567446v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirot-Maz&#232;res" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02090768v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822476v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815275v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lafaye" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Adam-Poupart" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cohen" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815667v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lepoutre" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheveign&#233; (de)" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815651v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dore" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lelong" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Moati" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815682v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Agnani" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deltour" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827037v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Amiard" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04832138v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie &#201;vrard" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813610v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dor&#233;" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674170v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>