--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -553,676 +553,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-related road traffic accidents: emergence of new modes of personal journey – analysis based on data from a register of road traffic accidents in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational, academic, and personal determinants of wellbeing and psychological distress in residents: results of a survey in Lyon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Nohales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Blandine Gadegbeku</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ip-2023-045102⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1347513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718143v1</w:t>
+                <w:t xml:space="preserve">hal-04583435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggression, psychological violence and sexual harassment in seafarers in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Work-related road traffic accidents: emergence of new modes of personal journey – analysis based on data from a register of road traffic accidents in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gadegbeku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International maritime health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Injury Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ip-2023-045102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ip-2023-045102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5603/imh.99382⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04632338v1</w:t>
+                <w:t xml:space="preserve">hal-04718143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational, academic, and personal determinants of wellbeing and psychological distress in residents: results of a survey in Lyon, France</w:t>
+                <w:t xml:space="preserve">Aggression, psychological violence and sexual harassment in seafarers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Nohales</w:t>
+                <w:t xml:space="preserve">Leticia Sanz-Trepiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">International maritime health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (2), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1347513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5603/imh.99382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583435v1</w:t>
+                <w:t xml:space="preserve">hal-04632338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of working conditions and other determinants on the risk of substance misuse among healthcare residents: results of a cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of work conditions for employees driving for work in France based on data from the 2003, 2010 and 2017 SUMER surveys (Surveillance Médicale des expositions aux risques Professionnels)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia de Ternay</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mouloud Mohamed Haddak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Addiction Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000542592⟩</w:t>
+              <w:t xml:space="preserve">Journal of Safety Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.288-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsr.2024.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895094v1</w:t>
+                <w:t xml:space="preserve">hal-04583408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of work conditions for employees driving for work in France based on data from the 2003, 2010 and 2017 SUMER surveys (Surveillance Médicale des expositions aux risques Professionnels)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of working conditions and other determinants on the risk of substance misuse among healthcare residents: results of a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Ternay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Nohales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Safety Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89, pp.288-298. </w:t>
+              <w:t xml:space="preserve">European Addiction Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (6), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsr.2024.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000542592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583408v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of commuting accidents among non-physician staff in a large French university hospital centre from 2012 to 2016</w:t>
               </w:r>
@@ -1247,51 +1247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1851,555 +1851,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health and working constraints of first-year PhD students in health and science in a French university: a cross-sectional study in the context of occupational health monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saloua Ahalli</w:t>
+                <w:t xml:space="preserve">Underreporting of occupational blood and body fluid exposure in French university hospitals in 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Battail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057679⟩</w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-210007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051720v1</w:t>
+                <w:t xml:space="preserve">hal-03851673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles et santé des conducteurs professionnels, quelles spécificités pour les chauffeurs de bus urbains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.Aetitia Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 83 (5), pp.458-471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2022.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the occupational disease consultant in the multidisciplinary discussion of interstitial lung diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolene Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12931-022-02257-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underreporting of occupational blood and body fluid exposure in French university hospitals in 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Battail</w:t>
+                <w:t xml:space="preserve">Mental health and working constraints of first-year PhD students in health and science in a French university: a cross-sectional study in the context of occupational health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ahalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Bridai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Baborier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.e057679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-210007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851673v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicine consumptions and occupational road risk</w:t>
               </w:r>
@@ -2558,51 +2558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2643,1432 +2643,1432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Academic and professional paths of narcoleptic patients: the Narcowork study</w:t>
+                <w:t xml:space="preserve">Body size, silhouette trajectory and the risk of breast cancer in a Moroccan case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde White</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+                <w:t xml:space="preserve">Mohamed Khalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bastuji</w:t>
+                <w:t xml:space="preserve">Laure Dossus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Franco</w:t>
+                <w:t xml:space="preserve">Sabina Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Biessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2019.07.020⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (4), pp750-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12282-020-01072-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509455v1</w:t>
+                <w:t xml:space="preserve">hal-03224302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body size, silhouette trajectory and the risk of breast cancer in a Moroccan case-control study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Academic and professional paths of narcoleptic patients: the Narcowork study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Rinaldi</w:t>
+                <w:t xml:space="preserve">Mathilde White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Biessy</w:t>
+                <w:t xml:space="preserve">Hélène Bastuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Moskal</w:t>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (4), pp750-758. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65, pp.96-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12282-020-01072-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2019.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224302v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation and risk of female breast cancer: A case-control study in Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khalis</w:t>
+                <w:t xml:space="preserve">Medical and socio-occupational predictive factors of psychological distress 5 years after a road accident: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima El Rhazi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hours</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.23027⟩</w:t>
+              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 p, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00127-019-01780-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231641v1</w:t>
+                <w:t xml:space="preserve">hal-02441999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working conditions and risk exposure of employees whose occupations require driving on public roads - Factorial analysis and classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic screening for occupations and occupational exposures in head and neck squamous cell carcinoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Deneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Massardier-Pilonchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Hours</w:t>
+                <w:t xml:space="preserve">Charlotte Milliet-Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 131, pp. 254-267. </w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 276 (3), pp. 857-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2019.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00405-018-05275-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264286v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of continuous positive airway pressure on work quality in patients with severe obstructive sleep apnea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupation and risk of female breast cancer: A case-control study in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Botokeky</w:t>
+                <w:t xml:space="preserve">Karima El Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Freymond</w:t>
+                <w:t xml:space="preserve">Véronique Chajes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gormand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Chatte</w:t>
+                <w:t xml:space="preserve">Hafida Charaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep and Breathing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11325-018-01773-4⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (10), p846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.23027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160572v1</w:t>
+                <w:t xml:space="preserve">hal-03231641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators of long-term return to work after severe traumatic brain injury: A cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Working conditions and risk exposure of employees whose occupations require driving on public roads - Factorial analysis and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Fischer</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gadegbeku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.08.003⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp. 254-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491666v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical and socio-occupational predictive factors of psychological distress 5 years after a road accident: a prospective study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Pelissier</w:t>
+                <w:t xml:space="preserve">Indicators of long-term return to work after severe traumatic brain injury: A cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00127-019-01780-0⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (1), pp. 28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441999v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic screening for occupations and occupational exposures in head and neck squamous cell carcinoma patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefit of continuous positive airway pressure on work quality in patients with severe obstructive sleep apnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Botokeky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Deneuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+                <w:t xml:space="preserve">F. Gormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Massardier-Pilonchery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+                <w:t xml:space="preserve">P. Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Milliet-Baude</w:t>
+                <w:t xml:space="preserve">G. Chatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 276 (3), pp. 857-864. </w:t>
+              <w:t xml:space="preserve">Sleep and Breathing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00405-018-05275-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11325-018-01773-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160452v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menstrual and reproductive factors and risk of breast cancer: A case-control study in the Fez region, Morocco</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Road casualties in work-related and private contexts: occupational medical impact. Results from the ESPARR cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fanjas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Moskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191333⟩</w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (1), pp. 117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-182720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265817v1</w:t>
+                <w:t xml:space="preserve">hal-02089845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road casualties in work-related and private contexts: occupational medical impact. Results from the ESPARR cohort</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Menstrual and reproductive factors and risk of breast cancer: A case-control study in the Fez region, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chajes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (1), pp. 117-128. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-182720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089845v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurses' Occupational and Medical Risks Factors of Leaving the Profession in Nursing Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (9), pp.1850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4096,291 +4096,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with non-return to work in the severely injured victims 3 years after a road accident: A prospective study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Évaluation d’un auto-questionnaire de repérage des expositions professionnelles chez les patients atteints de cancer bronchopulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Varin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pérol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Massardier-Pilonchéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2017.06.020⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (6), pp. 559-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598100v1</w:t>
+                <w:t xml:space="preserve">halshs-01526744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’un auto-questionnaire de repérage des expositions professionnelles chez les patients atteints de cancer bronchopulmonaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Factors associated with non-return to work in the severely injured victims 3 years after a road accident: A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hours</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104 (6), pp. 559-564. </w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp. 411-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2017.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01526744v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of cannabis and cocaine consumption in French fishermen in South Atlantic region in 2012-2013 and its policy consequences</w:t>
               </w:r>
@@ -4470,90 +4470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de l'absence de reprise du travail de blessés graves après accident de la voie publique : résultat de la cohorte prospective ESPARR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4652,51 +4652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gadegbeku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89, pp. 118-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4724,364 +4724,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired mental well-being and psychosocial risk: a cross-sectional study in female nursing home direct staff</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Risk factors for work-related stress and subjective hardship in health-care staff in nursing homes for the elderly: A cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Fontana</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vohito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Sellier</w:t>
+                <w:t xml:space="preserve">Brigitte Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2014-007190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (3), pp. 285-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1539/joh.14-0090-OA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808861v1</w:t>
+                <w:t xml:space="preserve">hal-01814001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for work-related stress and subjective hardship in health-care staff in nursing homes for the elderly: A cross-sectional study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Impaired mental well-being and psychosocial risk: a cross-sectional study in female nursing home direct staff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vohito</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Sellier</w:t>
+                <w:t xml:space="preserve">M Vohito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Agard</w:t>
+                <w:t xml:space="preserve">B Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 57 (3), pp. 285-296. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.e007190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1539/joh.14-0090-OA⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2014-007190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814001v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective hardship and training by female staff working in direct contact with the elderly in nursing homes: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (4), pp. 396-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5115,64 +5115,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational Trichloroethylene Exposure and Cervical Pathology: A Case-Control Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Massardier-Pilonchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,51 +5301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davezies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (4), pp. 353-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5405,51 +5405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5534,51 +5534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chossegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5814,291 +5814,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation and female breast cancer: A case-control study in Morocco</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+                <w:t xml:space="preserve">Évolution de l'exposition au bruit chez des salariés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pelletan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Massardier-Pilonchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROEPI 2018, European Congress of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.172⟩</w:t>
+              <w:t xml:space="preserve">35e congrès national de médecine et santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, MARSEILLE, France. pp. 413-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486269v1</w:t>
+                <w:t xml:space="preserve">hal-02265979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l'exposition au bruit chez des salariés en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pelletan</w:t>
+                <w:t xml:space="preserve">Occupation and female breast cancer: A case-control study in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Massardier-Pilonchery</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chajes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Pilorget</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samitha Charaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e congrès national de médecine et santé au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, MARSEILLE, France. pp. 413-414, </w:t>
+              <w:t xml:space="preserve">EUROEPI 2018, European Congress of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France. p. S302, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265979v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insécurité routière et travail : enjeux et déterminants</w:t>
               </w:r>
@@ -6209,103 +6209,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accidents corporels de la route, avec et sans lien avec le travail, et leurs conséquences. Résultats à partir de la cohorte ESPARR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fanjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème journées franco-Suisses de Médecine du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
@@ -6424,51 +6424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2772B98E"/>
+    <w:nsid w:val="8468C687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6655,51 +6655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-fort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1419-9914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924253v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricordeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Connesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bri&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ndiaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gadegbeku" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2023-045102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Martel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.02.037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718143v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04632338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Sanz-Trepiana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;go" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/imh.99382" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Nohales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelloux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Coste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1347513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04895094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542592" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Mohamed Haddak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2024.04.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponsin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaudel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ahalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bridai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baborier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.11.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gavoille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.10.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacchetta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ohlmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2023.01.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottavy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101795" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057679" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Aetitia Rollin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.03.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golene Carlier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Nasser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamouroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-022-02257-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Battail" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106202" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17092982" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde White" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2019.07.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dossus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Rinaldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Biessy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moskal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12282-020-01072-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231641v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Rhazi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chajes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Charaka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Botokeky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freymond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gormand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-018-01773-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fischer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.08.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441999v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fontana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-019-01780-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonchery" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Milliet-Baude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-018-05275-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191333" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fanjas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-182720" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15091850" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.06.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Varin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.03.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassiege" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2016.0018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.375" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheba Ndagire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.01.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vohito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-007190" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vohito" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sellier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Agard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.14-0090-OA" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809177v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0572" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fevotte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes075" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2012.719091" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2011.04.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN53KC9Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chossegros" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.10.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06JDXK19-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583646v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pourcel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Renaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2010.06.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486269v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samitha Charaka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.172" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265979v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pelletan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delabre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.459" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215719v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amoros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lardy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-fort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1419-9914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924253v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricordeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Connesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bri&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ndiaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gadegbeku" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2023-045102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Martel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.02.037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Nohales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Coste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1347513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04632338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Sanz-Trepiana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;go" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/imh.99382" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Mohamed Haddak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2024.04.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04895094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542592" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponsin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaudel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ahalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bridai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baborier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.11.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gavoille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.10.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacchetta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ohlmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2023.01.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottavy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101795" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Battail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Aetitia Rollin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.03.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golene Carlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Nasser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamouroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-022-02257-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057679" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106202" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17092982" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dossus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Rinaldi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Biessy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moskal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12282-020-01072-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde White" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2019.07.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fontana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-019-01780-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonchery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Milliet-Baude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-018-05275-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Rhazi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chajes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Charaka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.07.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fischer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160572v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Botokeky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freymond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gormand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-018-01773-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fanjas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-182720" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191333" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15091850" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Varin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.03.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.06.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassiege" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2016.0018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.375" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheba Ndagire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.01.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vohito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Agard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.14-0090-OA" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vohito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sellier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-007190" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809177v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0572" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fevotte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes075" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2012.719091" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2011.04.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN53KC9Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chossegros" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.10.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06JDXK19-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583646v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pourcel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Renaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2010.06.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pelletan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delabre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.459" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486269v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samitha Charaka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.172" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215719v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amoros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lardy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>