--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -951,278 +951,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of work conditions for employees driving for work in France based on data from the 2003, 2010 and 2017 SUMER surveys (Surveillance Médicale des expositions aux risques Professionnels)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of working conditions and other determinants on the risk of substance misuse among healthcare residents: results of a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Ternay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Nohales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Safety Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsr.2024.04.002⟩</w:t>
+              <w:t xml:space="preserve">European Addiction Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (6), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000542592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583408v1</w:t>
+                <w:t xml:space="preserve">hal-04895094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of working conditions and other determinants on the risk of substance misuse among healthcare residents: results of a cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of work conditions for employees driving for work in France based on data from the 2003, 2010 and 2017 SUMER surveys (Surveillance Médicale des expositions aux risques Professionnels)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Mohamed Haddak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia de Ternay</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Addiction Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (6), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of Safety Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.288-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000542592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsr.2024.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895094v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of commuting accidents among non-physician staff in a large French university hospital centre from 2012 to 2016</w:t>
               </w:r>
@@ -1247,51 +1247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1466,295 +1466,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des conditions de travail et de l’état de santé des travailleurs en entrepôts et plateformes logistiques</w:t>
+                <w:t xml:space="preserve">Editorial pour Perfectionnement en Pédiatrie (français) et Archives de Pédiatrie (anglais) 1 La pédiatrie est en crise, mais les pédiatres le sont aussi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Naili</w:t>
+                <w:t xml:space="preserve">J. Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fort</w:t>
+                <w:t xml:space="preserve">N. Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rollin</w:t>
+                <w:t xml:space="preserve">C. Ohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Leroyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Gavoille</w:t>
+                <w:t xml:space="preserve">M. Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2022.10.001⟩</w:t>
+              <w:t xml:space="preserve">Perfectionnement en Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.perped.2023.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474595v1</w:t>
+                <w:t xml:space="preserve">hal-04583488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial pour Perfectionnement en Pédiatrie (français) et Archives de Pédiatrie (anglais) 1 La pédiatrie est en crise, mais les pédiatres le sont aussi !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des conditions de travail et de l’état de santé des travailleurs en entrepôts et plateformes logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bacchetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+                <w:t xml:space="preserve">E. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Peretti</w:t>
+                <w:t xml:space="preserve">L. Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ohlmann</w:t>
+                <w:t xml:space="preserve">Ariane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mosca</w:t>
+                <w:t xml:space="preserve">A. Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perfectionnement en Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Archives des Maladies Professionnelles et de L'Environnement, 84 (3), p.101669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.perped.2023.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2022.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583488v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting a laundry in the acquisition of professional exoskeletons</w:t>
               </w:r>
@@ -1985,421 +1985,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions professionnelles et santé des conducteurs professionnels, quelles spécificités pour les chauffeurs de bus urbains?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Wei</w:t>
+                <w:t xml:space="preserve">Mental health and working constraints of first-year PhD students in health and science in a French university: a cross-sectional study in the context of occupational health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ahalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Bridai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Baborier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2022.03.001⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.e057679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061136v1</w:t>
+                <w:t xml:space="preserve">hal-04051720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the occupational disease consultant in the multidisciplinary discussion of interstitial lung diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouhamad Nasser</w:t>
+                <w:t xml:space="preserve">Expositions professionnelles et santé des conducteurs professionnels, quelles spécificités pour les chauffeurs de bus urbains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Aetitia Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-022-02257-6⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (5), pp.458-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2022.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014039v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health and working constraints of first-year PhD students in health and science in a French university: a cross-sectional study in the context of occupational health monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saloua Ahalli</w:t>
+                <w:t xml:space="preserve">Role of the occupational disease consultant in the multidisciplinary discussion of interstitial lung diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolene Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.e057679. </w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12931-022-02257-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051720v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicine consumptions and occupational road risk</w:t>
               </w:r>
@@ -2558,51 +2558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2796,51 +2796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic and professional paths of narcoleptic patients: the Narcowork study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2917,51 +2917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical and socio-occupational predictive factors of psychological distress 5 years after a road accident: a prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3047,51 +3047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic screening for occupations and occupational exposures in head and neck squamous cell carcinoma patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Deneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Massardier-Pilonchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3341,51 +3341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gadegbeku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3430,377 +3430,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators of long-term return to work after severe traumatic brain injury: A cohort study</w:t>
+                <w:t xml:space="preserve">Benefit of continuous positive airway pressure on work quality in patients with severe obstructive sleep apnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+                <w:t xml:space="preserve">Elsa Botokeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amina Ndiaye</w:t>
+                <w:t xml:space="preserve">N. Freymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fischer</w:t>
+                <w:t xml:space="preserve">F. Gormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.08.003⟩</w:t>
+              <w:t xml:space="preserve">Sleep and Breathing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11325-018-01773-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491666v1</w:t>
+                <w:t xml:space="preserve">hal-02160572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of continuous positive airway pressure on work quality in patients with severe obstructive sleep apnea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indicators of long-term return to work after severe traumatic brain injury: A cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gormand</w:t>
+                <w:t xml:space="preserve">Victor Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Cam</w:t>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chatte</w:t>
+                <w:t xml:space="preserve">Catherine Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep and Breathing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp. 1-7. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (1), pp. 28-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11325-018-01773-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160572v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road casualties in work-related and private contexts: occupational medical impact. Results from the ESPARR cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fanjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (1), pp. 117-128. </w:t>
@@ -3851,51 +3851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menstrual and reproductive factors and risk of breast cancer: A case-control study in the Fez region, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chajes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3972,64 +3972,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurses' Occupational and Medical Risks Factors of Leaving the Profession in Nursing Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,51 +4115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’un auto-questionnaire de repérage des expositions professionnelles chez les patients atteints de cancer bronchopulmonaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pérol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,90 +4236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with non-return to work in the severely injured victims 3 years after a road accident: A prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4470,90 +4470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de l'absence de reprise du travail de blessés graves après accident de la voie publique : résultat de la cohorte prospective ESPARR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4652,51 +4652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gadegbeku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89, pp. 118-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4730,51 +4730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for work-related stress and subjective hardship in health-care staff in nursing homes for the elderly: A cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vohito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4864,51 +4864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired mental well-being and psychosocial risk: a cross-sectional study in female nursing home direct staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4998,90 +4998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective hardship and training by female staff working in direct contact with the elderly in nursing homes: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (4), pp. 396-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5115,51 +5115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational Trichloroethylene Exposure and Cervical Pathology: A Case-Control Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Massardier-Pilonchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,51 +5301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davezies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (4), pp. 353-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5405,51 +5405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5963,51 +5963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation and female breast cancer: A case-control study in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6235,77 +6235,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fanjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème journées franco-Suisses de Médecine du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
@@ -6424,51 +6424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8468C687"/>
+    <w:nsid w:val="B5E6A605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6655,51 +6655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-fort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1419-9914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924253v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricordeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Connesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bri&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ndiaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gadegbeku" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2023-045102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Martel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.02.037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Nohales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Coste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1347513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04632338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Sanz-Trepiana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;go" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/imh.99382" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Mohamed Haddak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2024.04.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04895094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542592" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponsin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaudel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ahalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bridai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baborier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.11.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gavoille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.10.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacchetta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ohlmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2023.01.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottavy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101795" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Battail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Aetitia Rollin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.03.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golene Carlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Nasser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamouroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-022-02257-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057679" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106202" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17092982" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dossus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Rinaldi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Biessy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moskal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12282-020-01072-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde White" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2019.07.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fontana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-019-01780-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonchery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Milliet-Baude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-018-05275-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Rhazi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chajes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Charaka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.07.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fischer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160572v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Botokeky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freymond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gormand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-018-01773-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fanjas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-182720" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191333" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15091850" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Varin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.03.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.06.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassiege" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2016.0018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.375" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheba Ndagire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.01.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vohito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Agard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.14-0090-OA" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vohito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sellier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-007190" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809177v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0572" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fevotte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes075" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2012.719091" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2011.04.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN53KC9Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chossegros" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.10.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06JDXK19-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583646v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pourcel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Renaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2010.06.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pelletan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delabre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.459" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486269v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samitha Charaka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.172" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215719v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amoros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lardy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-fort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1419-9914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924253v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricordeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Connesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bri&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ndiaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gadegbeku" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2023-045102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Martel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.02.037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Nohales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Coste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1347513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04632338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Sanz-Trepiana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;go" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/imh.99382" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04895094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542592" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Mohamed Haddak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2024.04.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponsin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaudel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ahalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bridai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baborier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.11.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacchetta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ohlmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2023.01.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naili" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gavoille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.10.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottavy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101795" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Battail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057679" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Aetitia Rollin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.03.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golene Carlier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Nasser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamouroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-022-02257-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106202" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17092982" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dossus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Rinaldi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Biessy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moskal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12282-020-01072-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde White" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2019.07.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fontana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-019-01780-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonchery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Milliet-Baude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-018-05275-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Rhazi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chajes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Charaka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.07.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Botokeky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freymond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gormand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-018-01773-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fischer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.08.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fanjas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-182720" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191333" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15091850" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Varin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.03.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.06.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassiege" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2016.0018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.375" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheba Ndagire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.01.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vohito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Agard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.14-0090-OA" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vohito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sellier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-007190" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809177v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0572" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fevotte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes075" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2012.719091" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2011.04.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN53KC9Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chossegros" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.10.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06JDXK19-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583646v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pourcel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Renaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2010.06.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pelletan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delabre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.459" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486269v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samitha Charaka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.172" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215719v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amoros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lardy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>