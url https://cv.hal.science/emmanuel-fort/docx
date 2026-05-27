--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -126,216 +126,225 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort/reward imbalance and comorbidities burden in academic and professional careers of patients with narcolepsy type 1</w:t>
+                <w:t xml:space="preserve">The hidden burden of narcolepsy type 1: Discordance in psychobehavioral symptoms between patient self-reports and reports from close family members and friends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
+                <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Fort</w:t>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Putois</w:t>
+                <w:t xml:space="preserve">Nora Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Martel</w:t>
+                <w:t xml:space="preserve">François Ricordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ricordeau</w:t>
+                <w:t xml:space="preserve">Hélène Bastuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 144, pp.108969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2026.108969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924253v1</w:t>
+                <w:t xml:space="preserve">hal-05619396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work-related road traffic accidents: emergence of new modes of personal journey – analysis based on data from a register of road traffic accidents in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -389,355 +398,346 @@
               <w:t xml:space="preserve">Injury Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (3), pp.242-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/ip-2023-045102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of substance use patterns in patients with narcolepsy type 1: A multi-center comparative cross-sectional study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effort/reward imbalance and comorbidities burden in academic and professional careers of patients with narcolepsy type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Peter-Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ricordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975089v1</w:t>
+                <w:t xml:space="preserve">hal-04924253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational, academic, and personal determinants of wellbeing and psychological distress in residents: results of a survey in Lyon, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Determinants of substance use patterns in patients with narcolepsy type 1: A multi-center comparative cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leblanc</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ricordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1347513⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129, pp.148-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2025.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583435v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work-related road traffic accidents: emergence of new modes of personal journey – analysis based on data from a register of road traffic accidents in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -791,745 +791,749 @@
               <w:t xml:space="preserve">Injury Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, ip-2023-045102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/ip-2023-045102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggression, psychological violence and sexual harassment in seafarers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Sanz-Trepiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Sanz-Trepiana</w:t>
+                <w:t xml:space="preserve">Camille Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bost</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International maritime health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (2), pp.121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5603/imh.99382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of working conditions and other determinants on the risk of substance misuse among healthcare residents: results of a cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational, academic, and personal determinants of wellbeing and psychological distress in residents: results of a survey in Lyon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Nohales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia de Ternay</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clio Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Addiction Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000542592⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1347513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895094v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of work conditions for employees driving for work in France based on data from the 2003, 2010 and 2017 SUMER surveys (Surveillance Médicale des expositions aux risques Professionnels)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Mohamed Haddak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Safety Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 89, pp.288-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsr.2024.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of commuting accidents among non-physician staff in a large French university hospital centre from 2012 to 2016</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of working conditions and other determinants on the risk of substance misuse among healthcare residents: results of a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Ternay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Nohales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-210815⟩</w:t>
+              <w:t xml:space="preserve">European Addiction Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (6), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000542592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061304v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of lockdown on mental health in PhD students, a cohort study in a French university]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des conditions de travail et de l’état de santé des travailleurs en entrepôts et plateformes logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Gaudel</w:t>
+                <w:t xml:space="preserve">E. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saloua Ahalli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+                <w:t xml:space="preserve">L. Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Bridai</w:t>
+                <w:t xml:space="preserve">Ariane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Baborier</w:t>
+                <w:t xml:space="preserve">A. Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 p. </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Archives des Maladies Professionnelles et de L'Environnement, 84 (3), p.101669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2022.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139715v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial pour Perfectionnement en Pédiatrie (français) et Archives de Pédiatrie (anglais) 1 La pédiatrie est en crise, mais les pédiatres le sont aussi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bacchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1600,4203 +1604,4333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des conditions de travail et de l’état de santé des travailleurs en entrepôts et plateformes logistiques</w:t>
+                <w:t xml:space="preserve">Incidence of commuting accidents among non-physician staff in a large French university hospital centre from 2012 to 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Naili</w:t>
+                <w:t xml:space="preserve">Alexandre Ponsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fort</w:t>
+                <w:t xml:space="preserve">Martine Hours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rollin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Agnès Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2022.10.001⟩</w:t>
+              <w:t xml:space="preserve">Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-210815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474595v1</w:t>
+                <w:t xml:space="preserve">hal-04061304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting a laundry in the acquisition of professional exoskeletons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of lockdown on mental health in PhD students, a cohort study in a French university]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+                <w:t xml:space="preserve">Yamina Bridai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ottavy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Baborier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101795⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146112v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underreporting of occupational blood and body fluid exposure in French university hospitals in 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting a laundry in the acquisition of professional exoskeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Battail</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">M. Ottavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (4), 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-210007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851673v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health and working constraints of first-year PhD students in health and science in a French university: a cross-sectional study in the context of occupational health monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Underreporting of occupational blood and body fluid exposure in French university hospitals in 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Battail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057679⟩</w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-210007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051720v1</w:t>
+                <w:t xml:space="preserve">hal-03851673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions professionnelles et santé des conducteurs professionnels, quelles spécificités pour les chauffeurs de bus urbains?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mental health and working constraints of first-year PhD students in health and science in a French university: a cross-sectional study in the context of occupational health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Ahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Bridai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Baborier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2022.03.001⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.e057679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061136v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the occupational disease consultant in the multidisciplinary discussion of interstitial lung diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolene Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolene Carlier</w:t>
+                <w:t xml:space="preserve">Mouhamad Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamad Nasser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+                <w:t xml:space="preserve">Céline Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12931-022-02257-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicine consumptions and occupational road risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expositions professionnelles et santé des conducteurs professionnels, quelles spécificités pour les chauffeurs de bus urbains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bourdeau</w:t>
+                <w:t xml:space="preserve">L.Aetitia Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guibert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2021.106202⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (5), pp.458-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2022.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277938v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commuting Accidents among Non-Physician Staff of a Large University Hospital Center from 2012 to 2016: A Case-Control Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Medicine consumptions and occupational road risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17092982⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.106202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2021.106202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906252v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body size, silhouette trajectory and the risk of breast cancer in a Moroccan case-control study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commuting Accidents among Non-Physician Staff of a Large University Hospital Center from 2012 to 2016: A Case-Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ponsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12282-020-01072-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2982), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17092982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224302v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Academic and professional paths of narcoleptic patients: the Narcowork study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Body size, silhouette trajectory and the risk of breast cancer in a Moroccan case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dossus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde White</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+                <w:t xml:space="preserve">Carine Biessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bastuji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Franco</w:t>
+                <w:t xml:space="preserve">Aurélie Moskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2019.07.020⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (4), pp750-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12282-020-01072-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509455v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical and socio-occupational predictive factors of psychological distress 5 years after a road accident: a prospective study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Academic and professional paths of narcoleptic patients: the Narcowork study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bastuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Fontana</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 p, 13 p. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65, pp.96-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00127-019-01780-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2019.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441999v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic screening for occupations and occupational exposures in head and neck squamous cell carcinoma patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medical and socio-occupational predictive factors of psychological distress 5 years after a road accident: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Deneuve</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hours</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-018-05275-7⟩</w:t>
+              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 p, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00127-019-01780-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160452v1</w:t>
+                <w:t xml:space="preserve">hal-02441999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation and risk of female breast cancer: A case-control study in Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khalis</w:t>
+                <w:t xml:space="preserve">Systematic screening for occupations and occupational exposures in head and neck squamous cell carcinoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Deneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Massardier-Pilonchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima El Rhazi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hafida Charaka</w:t>
+                <w:t xml:space="preserve">Charlotte Milliet-Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.23027⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 276 (3), pp. 857-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-018-05275-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231641v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working conditions and risk exposure of employees whose occupations require driving on public roads - Factorial analysis and classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Occupation and risk of female breast cancer: A case-control study in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima El Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Gadegbeku</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chajes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Hours</w:t>
+                <w:t xml:space="preserve">Hafida Charaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 131, pp. 254-267. </w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (10), p846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2019.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajim.23027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264286v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of continuous positive airway pressure on work quality in patients with severe obstructive sleep apnea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Working conditions and risk exposure of employees whose occupations require driving on public roads - Factorial analysis and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gadegbeku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Botokeky</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Chatte</w:t>
+                <w:t xml:space="preserve">Elodie Gat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep and Breathing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11325-018-01773-4⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp. 254-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160572v1</w:t>
+                <w:t xml:space="preserve">hal-02264286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators of long-term return to work after severe traumatic brain injury: A cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62 (1), pp. 28-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road casualties in work-related and private contexts: occupational medical impact. Results from the ESPARR cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Pelissier</w:t>
+                <w:t xml:space="preserve">Benefit of continuous positive airway pressure on work quality in patients with severe obstructive sleep apnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Botokeky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fanjas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+                <w:t xml:space="preserve">G. Chatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-182720⟩</w:t>
+              <w:t xml:space="preserve">Sleep and Breathing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11325-018-01773-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089845v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menstrual and reproductive factors and risk of breast cancer: A case-control study in the Fez region, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chajes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (1), 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0191333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurses' Occupational and Medical Risks Factors of Leaving the Profession in Nursing Homes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Road casualties in work-related and private contexts: occupational medical impact. Results from the ESPARR cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fanjas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15091850⟩</w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (1), pp. 117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-182720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879746v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’un auto-questionnaire de repérage des expositions professionnelles chez les patients atteints de cancer bronchopulmonaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nurses' Occupational and Medical Risks Factors of Leaving the Profession in Nursing Homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.03.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15091850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01526744v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with non-return to work in the severely injured victims 3 years after a road accident: A prospective study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Évaluation d’un auto-questionnaire de repérage des expositions professionnelles chez les patients atteints de cancer bronchopulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Varin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pérol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Massardier-Pilonchéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2017.06.020⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (6), pp. 559-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2017.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598100v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of cannabis and cocaine consumption in French fishermen in South Atlantic region in 2012-2013 and its policy consequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Factors associated with non-return to work in the severely injured victims 3 years after a road accident: A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergeret</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International maritime health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5603/IMH.2016.0018⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp. 411-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2017.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479017v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de l'absence de reprise du travail de blessés graves après accident de la voie publique : résultat de la cohorte prospective ESPARR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prevalence of cannabis and cocaine consumption in French fishermen in South Atlantic region in 2012-2013 and its policy consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Hours</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lassiege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.375⟩</w:t>
+              <w:t xml:space="preserve">International maritime health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (2), pp. 88-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5603/IMH.2016.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586994v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working conditions and occupational risk exposure in employeesdriving for work</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Déterminants de l'absence de reprise du travail de blessés graves après accident de la voie publique : résultat de la cohorte prospective ESPARR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 89, pp. 118-127. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.e168 - e168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2016.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353510v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for work-related stress and subjective hardship in health-care staff in nursing homes for the elderly: A cross-sectional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Pelissier</w:t>
+                <w:t xml:space="preserve">Working conditions and occupational risk exposure in employeesdriving for work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vohito</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sheba Ndagire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gadegbeku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1539/joh.14-0090-OA⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp. 118-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2016.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814001v1</w:t>
+                <w:t xml:space="preserve">hal-01353510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired mental well-being and psychosocial risk: a cross-sectional study in female nursing home direct staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vohito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (4), pp.e007190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2014-007190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective hardship and training by female staff working in direct contact with the elderly in nursing homes: a cross-sectional study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Risk factors for work-related stress and subjective hardship in health-care staff in nursing homes for the elderly: A cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vohito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2015.0572⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (3), pp. 285-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1539/joh.14-0090-OA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809177v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Trichloroethylene Exposure and Cervical Pathology: A Case-Control Study</w:t>
+                <w:t xml:space="preserve">Subjective hardship and training by female staff working in direct contact with the elderly in nursing homes: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annhyg/mes075⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp. 396-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2015.0572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414763v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Behaviors and On-Duty Road Accidents: A French Case-Control Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Occupational Trichloroethylene Exposure and Cervical Pathology: A Case-Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Massardier-Pilonchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dananche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Chiron</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joelle Fevotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15389588.2012.719091⟩</w:t>
+              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (3), pp. 407-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annhyg/mes075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867078v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jobs at risk of work-related road crashes: an analysis of the casualties from the Rhone Road Trauma Registry (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Driving Behaviors and On-Duty Road Accidents: A French Case-Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2011.04.014⟩</w:t>
+              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (4), pp. 353-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15389588.2012.719091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00988165v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors of chronic post-traumatic stress disorder 6 months after a road traffic accident</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Jobs at risk of work-related road crashes: an analysis of the casualties from the Rhone Road Trauma Registry (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2010.10.004⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (8-9), pp. 1270-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2011.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988156v1</w:t>
+                <w:t xml:space="preserve">hal-00988165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Predictive factors of chronic post-traumatic stress disorder 6 months after a road traffic accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chossegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (1), pp. 471-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2010.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Road accidents, an occupational risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davezies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (10), pp.1412-1420. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2010.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5806,557 +5940,557 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l'exposition au bruit chez des salariés en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Occupation and female breast cancer: A case-control study in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chajes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samitha Charaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e congrès national de médecine et santé au travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.459⟩</w:t>
+              <w:t xml:space="preserve">EUROEPI 2018, European Congress of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France. p. S302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265979v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation and female breast cancer: A case-control study in Morocco</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Évolution de l'exposition au bruit chez des salariés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pelletan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Massardier-Pilonchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROEPI 2018, European Congress of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.172⟩</w:t>
+              <w:t xml:space="preserve">35e congrès national de médecine et santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, MARSEILLE, France. pp. 413-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486269v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insécurité routière et travail : enjeux et déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gadegbeku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'ADEREST (Association pour le Développement des Études et Recherches Épidémiologiques en Santé Travail)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, LYON, France. 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accidents corporels de la route, avec et sans lien avec le travail, et leurs conséquences. Résultats à partir de la cohorte ESPARR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fanjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème journées franco-Suisses de Médecine du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6424,51 +6558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5E6A605"/>
+    <w:nsid w:val="759EB558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6655,51 +6789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-fort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1419-9914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924253v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricordeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Connesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bri&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ndiaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gadegbeku" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2023-045102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Martel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.02.037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Nohales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Coste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1347513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04632338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Sanz-Trepiana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;go" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/imh.99382" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04895094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542592" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Mohamed Haddak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2024.04.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponsin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaudel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ahalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bridai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baborier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.11.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacchetta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ohlmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2023.01.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naili" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gavoille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.10.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottavy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101795" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Battail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057679" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Aetitia Rollin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.03.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golene Carlier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Nasser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamouroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-022-02257-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106202" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17092982" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dossus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Rinaldi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Biessy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moskal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12282-020-01072-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde White" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2019.07.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fontana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-019-01780-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonchery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Milliet-Baude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-018-05275-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Rhazi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chajes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Charaka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.07.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Botokeky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freymond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gormand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-018-01773-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fischer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.08.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fanjas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-182720" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191333" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15091850" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Varin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.03.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.06.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassiege" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2016.0018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.375" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheba Ndagire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.01.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vohito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Agard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.14-0090-OA" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vohito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sellier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-007190" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809177v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0572" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fevotte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes075" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2012.719091" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2011.04.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN53KC9Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chossegros" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.10.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06JDXK19-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583646v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pourcel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Renaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2010.06.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pelletan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delabre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.459" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486269v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samitha Charaka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.172" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215719v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amoros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lardy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-fort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1419-9914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619396v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Martel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricordeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2026.108969" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389595v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Connesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bri&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ndiaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gadegbeku" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2023-045102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.02.037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04632338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Sanz-Trepiana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;go" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/imh.99382" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Nohales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Coste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1347513" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583408v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Mohamed Haddak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2024.04.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04895094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542592" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gavoille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.10.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacchetta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ohlmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.perped.2023.01.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponsin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210815" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaudel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ahalli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bridai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baborier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottavy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101795" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Battail" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057679" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golene Carlier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Nasser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamouroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-022-02257-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061136v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Aetitia Rollin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.03.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourdeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lagarde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106202" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17092982" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dossus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Rinaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Biessy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moskal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12282-020-01072-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde White" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2019.07.020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fontana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-019-01780-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160452v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonchery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Milliet-Baude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-018-05275-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Rhazi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chajes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Charaka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2019.07.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fischer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.08.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160572v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Botokeky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freymond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gormand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-018-01773-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191333" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fanjas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-182720" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879746v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15091850" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526744v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Varin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2017.03.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.06.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassiege" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergeret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2016.0018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.375" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheba Ndagire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.01.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808861v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vohito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sellier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-007190" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vohito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Agard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.14-0090-OA" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0572" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414763v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fevotte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes075" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867078v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2012.719091" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988165v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2011.04.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN53KC9Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chossegros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.10.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06JDXK19-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pourcel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Renaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2010.06.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486269v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samitha Charaka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.172" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265979v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pelletan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delabre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.459" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215719v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amoros" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lardy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>