--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Francis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur statutaire, Centre d'études sud-asiatiques et himalayennes (CESAH, UMR 8077, EHESS & CNRS, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5405-2269</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127901175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156480842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Historien, sanskritiste et tamoulisant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources épigraphiques et manuscrites du sud de l'Inde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au CNRS depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of David Pierdominici Leão: Breaking the Crown of Indra. The Pāṇḍyas and Their Dynastic Identity in the South Indian Context (Brill’s Indological Library), Leiden: Brill, 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X26101062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Whitney Cox, &amp;lt;i&amp;gt;Politics, Kingship and Poetry in Medieval South India: Moonset on Sunrise Mountain&amp;lt;/i&amp;gt;, Cambridge–New York, Cambridge University Press, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean Delmas, &amp;lt;i&amp;gt;Dieux de l’Inde, Images et signes&amp;lt;/i&amp;gt;, Paris, CNRS Éditions, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Vincent Lefèvre (dir.), &amp;lt;i&amp;gt;South Asian Archaeology and Art 2012, Volume 2, South Asian Religions and Visual Forms in their Archaeological Context&amp;lt;/i&amp;gt;, Turnhout, Brepols, 2016 (Indicopleustoi, Archaeologies of the Indian Ocean, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.327-329. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.45029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sixième « vacherie » d’Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Orientalia Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dieux, génies, anges et démons dans les cultures orientales &amp; Florilegium Indiae Orientalis Jean-Marie Verpoorten in honorem, 30, pp.253-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture sur Cédric Ferrier, &amp;lt;i&amp;gt;L’Inde des Gupta (IVe-VIe siècle)&amp;lt;/i&amp;gt;, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.180-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hans T. Bakker, &amp;lt;i&amp;gt;The World of the Skandapurāṇa. Northern India in the Sixth and Seventh Centuries&amp;lt;/i&amp;gt;, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.375-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamil through Epigraphical Lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-Iranian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.49-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Arlo Griffiths, Amandine Lepoutre, William Southworth & Thành Phần (2012), The Inscriptions of Campā at the Museum of Cham Sculpture in Đà Nẵng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.345-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Politische Strukturen im Guptareich (300–550 n.Chr.) by Fred Virkus; and of The Archaeology of Hindu Ritual: Temples and the Establishment of the Gods by Michael Willis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.140-143. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7817/jameroriesoci.134.1.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01909930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Patrick Olivelle, King, Governance, and Law in Ancient India: Kauṭilya’s Arthaśāstra: A New Annotated Translation, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.416-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles et l'alphabet des tamouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Orientalia Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam. 2, Tam. 3, Tam. 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscript Cultures Newsletter (Austellungskatalog "Manuskripkulturen / Manuscript Cultures")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.122-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genealogy of the Pallavas: From Brahmins to Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1/2), pp.339-363. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/rosa.v5i1/2.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription tamoule inédite au musée d'Histoire du Vietnam de Hô Chi Minh-Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95-96, pp.406-423. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2008.6115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De loin, de près : Chronique des études pallava III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94, pp.253-317. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2007.6072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésors inédits du pays tamoul : chronique des études pallava II. Vestiges pallava autour de Mahābalipuram et à Taccūr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93, pp.430-481. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2006.6046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et le feu : chronique des études pallava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92, pp.581-612. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2005.6002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données épigraphique Dharmalekha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de la recherche en Asie du Sud et sur l'Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAH, Mar 2026, Aubervilliers (Campus Condorcet - EHESS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Two Projects in Tamil Inscriptions and Manuscripts Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamil Literature: From the Madurai Sangam to the Halls of Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Jun 2024, Oxford (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection Language(s) in inscriptions of the Tamil South (4th–15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gift Protection in South and Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAH, Sep 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits « Vinson » de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études tamoules 3 : Julien Vinson (1843-1926), de Karikal à la BNF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques sceaux du sud de l'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Monde Indien (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREI, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blessings in Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Final Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMC, Hamburg, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Domestication of “Hindu” Asceticism and the Religious Making of South and Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH (Digital Humanities ) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Inscriptions in the Tamil Area (South India, 7th-14th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixing Languages and Scripts: Material from Manuscripts and Inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburg Universität, CSMC, May 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Final Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMC, Hamburg, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For the Library of the King of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texts Surrounding Texts webinar (TST Webinar 6-7 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TST, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHARMA and TST projects: Work in Progress and Further Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ENDS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENDS, Jun 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST Onward and Upward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcribing and Transliterating Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texts Surrounding Texts Webinar 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ducler Collection of Manuscripts (BnF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encodage et le catalogage TEI de textes tamouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Janiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANF Digital Areal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISTAM, Nov 2021, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages (and Scripts) of Power in the Tamil South of India: A bird’s eye view in the very &amp;lt;i&amp;gt;longue durée&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Beyond Boundaries: Transdisciplinary Perspectives on Primary Sources from the Premodern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Aug 2018, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāma/&amp;lt;i&amp;gt;kāma&amp;lt;/i&amp;gt; et le roi dans les inscriptions des Pallava (7e – 9e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour de l’Inde, l’amour dans l’Inde (13e Journée du Monde Indien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notable Features of Tamil Palm-Leaf Manuscripts Unmentioned in Catalogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscript cataloguing in a comparative perspective: state of the art, common challenges, future directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Hamburg; CSMC, May 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper plates from the DATAH collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATAH - Exploring the Digital Archive of Tamil Agrarian History 1650-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAH, Feb 2017, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of Meykkīrttis in Cōḻa-Period (10th-13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raja-mandala: In the Kings’ Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIAS; Musée du Quai Branly; UNIL, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Śālaṅkāyana Inscriptions (ca 300‒450): EIAD 159‒168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Vijayapurī to Śrīkṣetra? The beginnings of Buddhist exchange across the Bay of Bengal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, Jul 2017, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementing Poetry and Devotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th NETamil Workhop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-Indian Copper-plate Grants: Between Inscriptions and Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphie et Histoire de l’art de l’Inde Méridionale: En mémoire du Professeur Noboru Karashima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPHE; Paris 4, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sixième bienfait de la vache (&amp;lt;i&amp;gt;āṟāmāvaram&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamoul : regards pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Titulature in Inscriptions from Tamil Nadu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Titles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de rois hindous à l’« âge de fer » : un nouvel « âge d’or »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et temporalité en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAMNAM, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Indian and Tibetan Studies, Universität Hamburg. pp.574, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rāja-maṇḍala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rousseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'EHESS, 37, 2020, Puruṣārtha, 978-2-7132-2819-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours royal dans l'Inde du Sud ancienne. Inscriptions et monuments pallava (IVème-IXème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut orientaliste de l'Université catholique de Louvain &amp; Peeters Press Louvain-Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 65, pp.XL, 321-809, 2017, Publications de l'Institut orientaliste de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.609, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti I: Mathurā and Maturai, Back and Forth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.XIII-366, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours royal dans l'Inde du Sud ancienne. Inscriptions et monuments pallava (IVème-IXème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut orientaliste de l'Université catholique de Louvain &amp; Peeters Press Louvain-Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 64, pp.XLI-319, 2013, Publications de l'Institut orientaliste de Louvain, 978-90-429-2688-2 (Peeters Leuven), 978-2-7584-0169-8 (Peeters France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a History of the BnF Collection of Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Eva Wilden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dept. of Indian and Tibetan Studies, Universität Hamburg, pp.163-192, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Eva Wilden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dept. of Indian and Tibetan Studies, Universität Hamburg, pp.1-23, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blessings in Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Eva Wilden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Dept. of Indian and Tibetan Studies, Universität Hamburg, pp.26-56, 2025, INDIAN AND TIBETAN STUDIES, 978-3-945151-16-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Two Rivers: The Śālaṅkāyana Charters (EIAD 159–168, ca. 300–450 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arlo Griffiths; Akira Shimada; Vincent Tournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Āndhradeśa: Historical Studies around the Epigraphic Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (2), Brill; Leiden, pp.334-376, 2025, Gonda Indological Studies, 9789004744097. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004744097_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Languages and Scripts in Tamil Inscriptions and Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Szilvia Sövegjártó; Márton Vér. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Multilingualism and Multiscriptism in Written Artefacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, De Gruyter, pp.205-234, 2024, Studies in Manuscript Cultures, 9783111380483. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111380544-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cōḻa Copper Plates (10th–13th c.): Languages and Issuers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Appasamy Murugaiyan; Edith Parlier-Renault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whispering of Inscriptions: South Indian Epigraphy and Art History: Papers from an International Symposium in memory of Professor Noboru Karashima (Paris, 12–13 October 2017). Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indica et Buddhica, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial Languages and Public Writings in Tamil South India: A Bird’s Eye View in the very &amp;lt;i&amp;gt;Longue Durée&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter C. Bisschop &amp; Elizabeth A. Cecil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primary Sources and Asian Pasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.152-183, 2021, 978-3-11-067407-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism in Indian Inscriptions: With Special Reference to Inscriptions of the Tamil Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Ciotti &amp; Erin McCann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Textual Aspects of Multilingualism in South India and Sri Lanka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française d'Extrême-Orient &amp; Institut français de Pondichéry, pp.57-163, 2021, Indologie 147; NETamil Series 8, 978-2-85539-242-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanzas on the &amp;lt;i&amp;gt;Tirumurukāṟṟuppaṭai&amp;lt;i&amp;gt;: What for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Wilden &amp; Suganya Anandakichenin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colophons, Prefaces, Satellite Stanzas: Paratextual Elements and their Role in the Transmission of Indian Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Department of Indian and Tibetan Studies, Universität Hamburg, pp.281-330, 2020, Indian and Tibetan Studies, 978-3-945151-09-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meykkīrtti : éloges royaux épigraphiques en tamoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kouamé, Nathalie; Meyer, Éric P.; Viguier, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies : Volume 1 : sources et genres historiques (Tome 1 et Tome 2).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Inalco, pp.1201-1217, 2020, 9782858313457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierres &amp; inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rājamaṇḍala. Le modèle royal en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.51-80, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Showing the Way: The Metatextual Field of the &amp;lt;i&amp;gt;Tirumurukāṟṟuppaṭai&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Commentary Idioms of the Tamil Learned Traditions. Ed. by Suganya Anandakichenin &amp; V. B. D'Avella</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO &amp; IFP, pp.251-334, 2020, Indologie 141 / NETamil Series 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rousseleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rājamaṇḍala. Le modèle royal en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.9-25, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre conception de la royauté: de deux dynasties hindoues du sud de l'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Dessein; C. Sturtewagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Traditional Wisdom and Political Expression, Brussels, 29 January 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Academy for Overseas Sciences &amp; Belgian Institute of Higher Chinese Studies, pp.59-80, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Copper-Plate Grants: Inscriptions or Documents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Bausi; Christian Brockmann; Michael Friedrich; Sabine Kienitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscripts and Archives: Comparative Views on Record-Keeping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.387-418, 2018, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110541397-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Other Way Round: From Print to Manuscript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenzo Vergiani; Daniele Cuneo; Camillo Alessio Formigatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indic Manuscript Cultures through the Ages: Material, Textual, and Historical Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.319-352, 2017, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110543100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01946663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: King and Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Schmid Charlotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.1-32, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix: The Foundation Inscription of the Rājasiṃheśvara. Edition by E. Francis. Translation by E. Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Schmid Charlotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.194-203, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forerunners of Cōḻa meykkīrttis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T.S. Ravishankar; S. Swaminathan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abhyudaya: Recent Researches in Epigraphy and Numismatics: Commemoration Volume in Honour of Dr. K.V. Ramesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bharatiya Kala Prakashan, pp.27-42, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Found in Paratexts: Murukaṉ’s Places in Manuscripts of the Tirumurukāṟṟuppaṭai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Schmid Charlotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.495-532, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal and Local Bhakti under the Pallavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping the Chronology of Bhakti. Milestones, Stepping Stones, and Stumbling Stones. Proceedings of a Workshop held in Honour of Paṇḍit Varadadesikan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.97-133, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Towards an Archaeology of Bhakti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Charlotte Schmid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti I: Mathurā and Maturai, Back and Forth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.1-29, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Woe to Them!”: The Śaiva Curse Inscription at Mahābalipuram (7th century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Charlotte Schmid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti I: Mathurā and Maturai, Back and Forth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.176-223, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praising the King in Tamil during the Pallava Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Whitney Cox; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilingual Discourse and Cross-cultural Fertilisation: Sanskrit and Tamil in Medieval India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.359-409, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Edition of the Corpus of Pallava Inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Mirnig; Péter-Dániel Szántó; Michael Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puṣpikā: Tracing Ancient India, through Texts and Traditions. Contributions to Current Research in Indology. Volume 1: Proceedings of the International Indology Graduate Research Symposium (September 2009, Oxford)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.123-149, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bahour S. Kuppusamy; G. Vijayavenugopal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pondicherry Inscriptions: Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Indologie (83.2), Institut français de Pondichéry; École française d’Extrême-Orient, pp.v-xlvii, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Étienne Ducler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Vaissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST Online Catalogue (&amp;lt;a href=&amp;quot;https://tst.cnrs.fr&amp;quot;&amp;gt;tst.cnrs.fr&amp;lt;/a&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallava Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinduism and Tribal Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1114-1118. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1188-1_1470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cōḻa Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinduism and Tribal Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.360-362. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1188-1_1100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le sanskrit a « conquis » l’Asie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;panthéon indien&amp;quot; de châlons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot;5 Sūrya&amp;quot; et &amp;quot;10 Vīraṉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.70-71, 80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot;13 parèdre de Siva [i.e. Śiva]?&amp;quot;, &amp;quot;14 Déesse non identifiée&amp;quot;, &amp;quot;15 Kālī ou Cāmuṇḍā&amp;quot; et &amp;quot;27-29 Subrahmaṇya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.88-93, 114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forerunners of Cōḻa meykkīrttis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière sur des projets numériques autour des inscriptions et manuscrits en tamoul : catalogage, encodage et édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Noëmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles de richesse aux portes de sanctuaires du pays tamoul.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Francis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur statutaire, Centre d'études sud-asiatiques et himalayennes (CESAH, UMR 8077, EHESS & CNRS, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5405-2269</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127901175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156480842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Historien, sanskritiste et tamoulisant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources épigraphiques et manuscrites du sud de l'Inde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au CNRS depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierdominici Leão: Breaking the Crown of Indra. The Pāṇḍyas and Their Dynastic Identity in the South Indian Context (Brill’s Indological Library), Leiden: Brill, 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X26101062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean Delmas, &amp;lt;i&amp;gt;Dieux de l’Inde, Images et signes&amp;lt;/i&amp;gt;, Paris, CNRS Éditions, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Whitney Cox, &amp;lt;i&amp;gt;Politics, Kingship and Poetry in Medieval South India: Moonset on Sunrise Mountain&amp;lt;/i&amp;gt;, Cambridge–New York, Cambridge University Press, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Vincent Lefèvre (dir.), &amp;lt;i&amp;gt;South Asian Archaeology and Art 2012, Volume 2, South Asian Religions and Visual Forms in their Archaeological Context&amp;lt;/i&amp;gt;, Turnhout, Brepols, 2016 (Indicopleustoi, Archaeologies of the Indian Ocean, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.327-329. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.45029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sixième « vacherie » d’Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Orientalia Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dieux, génies, anges et démons dans les cultures orientales &amp; Florilegium Indiae Orientalis Jean-Marie Verpoorten in honorem, 30, pp.253-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hans T. Bakker, &amp;lt;i&amp;gt;The World of the Skandapurāṇa. Northern India in the Sixth and Seventh Centuries&amp;lt;/i&amp;gt;, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.375-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture sur Cédric Ferrier, &amp;lt;i&amp;gt;L’Inde des Gupta (IVe-VIe siècle)&amp;lt;/i&amp;gt;, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.180-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamil through Epigraphical Lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-Iranian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.49-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Arlo Griffiths, Amandine Lepoutre, William Southworth & Thành Phần (2012), The Inscriptions of Campā at the Museum of Cham Sculpture in Đà Nẵng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.345-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Politische Strukturen im Guptareich (300–550 n.Chr.) by Fred Virkus; and of The Archaeology of Hindu Ritual: Temples and the Establishment of the Gods by Michael Willis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.140-143. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7817/jameroriesoci.134.1.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01909930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Patrick Olivelle, King, Governance, and Law in Ancient India: Kauṭilya’s Arthaśāstra: A New Annotated Translation, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.416-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles et l'alphabet des tamouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Orientalia Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genealogy of the Pallavas: From Brahmins to Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1/2), pp.339-363. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/rosa.v5i1/2.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam. 2, Tam. 3, Tam. 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscript Cultures Newsletter (Austellungskatalog "Manuskripkulturen / Manuscript Cultures")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.122-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription tamoule inédite au musée d'Histoire du Vietnam de Hô Chi Minh-Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95-96, pp.406-423. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2008.6115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De loin, de près : Chronique des études pallava III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94, pp.253-317. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2007.6072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésors inédits du pays tamoul : chronique des études pallava II. Vestiges pallava autour de Mahābalipuram et à Taccūr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93, pp.430-481. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2006.6046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et le feu : chronique des études pallava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92, pp.581-612. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2005.6002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données épigraphique Dharmalekha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de la recherche en Asie du Sud et sur l'Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAH, Mar 2026, Aubervilliers (Campus Condorcet - EHESS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection Language(s) in inscriptions of the Tamil South (4th–15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gift Protection in South and Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAH, Sep 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Two Projects in Tamil Inscriptions and Manuscripts Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamil Literature: From the Madurai Sangam to the Halls of Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Jun 2024, Oxford (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits « Vinson » de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études tamoules 3 : Julien Vinson (1843-1926), de Karikal à la BNF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques sceaux du sud de l'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Monde Indien (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREI, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Domestication of “Hindu” Asceticism and the Religious Making of South and Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH (Digital Humanities ) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Inscriptions in the Tamil Area (South India, 7th-14th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixing Languages and Scripts: Material from Manuscripts and Inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburg Universität, CSMC, May 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blessings in Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Final Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMC, Hamburg, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Final Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMC, Hamburg, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encodage et le catalogage TEI de textes tamouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Janiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANF Digital Areal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISTAM, Nov 2021, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ducler Collection of Manuscripts (BnF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHARMA and TST projects: Work in Progress and Further Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ENDS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENDS, Jun 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For the Library of the King of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texts Surrounding Texts webinar (TST Webinar 6-7 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TST, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcribing and Transliterating Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texts Surrounding Texts Webinar 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST Onward and Upward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages (and Scripts) of Power in the Tamil South of India: A bird’s eye view in the very &amp;lt;i&amp;gt;longue durée&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Beyond Boundaries: Transdisciplinary Perspectives on Primary Sources from the Premodern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Aug 2018, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāma/&amp;lt;i&amp;gt;kāma&amp;lt;/i&amp;gt; et le roi dans les inscriptions des Pallava (7e – 9e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour de l’Inde, l’amour dans l’Inde (13e Journée du Monde Indien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notable Features of Tamil Palm-Leaf Manuscripts Unmentioned in Catalogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscript cataloguing in a comparative perspective: state of the art, common challenges, future directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Hamburg; CSMC, May 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de rois hindous à l’« âge de fer » : un nouvel « âge d’or »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et temporalité en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAMNAM, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper plates from the DATAH collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATAH - Exploring the Digital Archive of Tamil Agrarian History 1650-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAH, Feb 2017, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of Meykkīrttis in Cōḻa-Period (10th-13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raja-mandala: In the Kings’ Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIAS; Musée du Quai Branly; UNIL, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Śālaṅkāyana Inscriptions (ca 300‒450): EIAD 159‒168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Vijayapurī to Śrīkṣetra? The beginnings of Buddhist exchange across the Bay of Bengal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, Jul 2017, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementing Poetry and Devotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th NETamil Workhop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-Indian Copper-plate Grants: Between Inscriptions and Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphie et Histoire de l’art de l’Inde Méridionale: En mémoire du Professeur Noboru Karashima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPHE; Paris 4, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sixième bienfait de la vache (&amp;lt;i&amp;gt;āṟāmāvaram&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamoul : regards pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Titulature in Inscriptions from Tamil Nadu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Titles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Indian and Tibetan Studies, Universität Hamburg. pp.574, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rāja-maṇḍala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rousseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'EHESS, 37, 2020, Puruṣārtha, 978-2-7132-2819-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours royal dans l'Inde du Sud ancienne. Inscriptions et monuments pallava (IVème-IXème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut orientaliste de l'Université catholique de Louvain &amp; Peeters Press Louvain-Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 65, pp.XL, 321-809, 2017, Publications de l'Institut orientaliste de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.609, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti I: Mathurā and Maturai, Back and Forth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.XIII-366, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours royal dans l'Inde du Sud ancienne. Inscriptions et monuments pallava (IVème-IXème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut orientaliste de l'Université catholique de Louvain &amp; Peeters Press Louvain-Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 64, pp.XLI-319, 2013, Publications de l'Institut orientaliste de Louvain, 978-90-429-2688-2 (Peeters Leuven), 978-2-7584-0169-8 (Peeters France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blessings in Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Eva Wilden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Dept. of Indian and Tibetan Studies, Universität Hamburg, pp.26-56, 2025, INDIAN AND TIBETAN STUDIES, 978-3-945151-16-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Two Rivers: The Śālaṅkāyana Charters (EIAD 159–168, ca. 300–450 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arlo Griffiths; Akira Shimada; Vincent Tournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Āndhradeśa: Historical Studies around the Epigraphic Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (2), Brill; Leiden, pp.334-376, 2025, Gonda Indological Studies, 9789004744097. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004744097_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a History of the BnF Collection of Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Eva Wilden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dept. of Indian and Tibetan Studies, Universität Hamburg, pp.163-192, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Eva Wilden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dept. of Indian and Tibetan Studies, Universität Hamburg, pp.1-23, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Languages and Scripts in Tamil Inscriptions and Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Szilvia Sövegjártó; Márton Vér. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Multilingualism and Multiscriptism in Written Artefacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, De Gruyter, pp.205-234, 2024, Studies in Manuscript Cultures, 9783111380483. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111380544-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cōḻa Copper Plates (10th–13th c.): Languages and Issuers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Appasamy Murugaiyan; Edith Parlier-Renault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whispering of Inscriptions: South Indian Epigraphy and Art History: Papers from an International Symposium in memory of Professor Noboru Karashima (Paris, 12–13 October 2017). Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indica et Buddhica, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial Languages and Public Writings in Tamil South India: A Bird’s Eye View in the very &amp;lt;i&amp;gt;Longue Durée&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter C. Bisschop &amp; Elizabeth A. Cecil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primary Sources and Asian Pasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.152-183, 2021, 978-3-11-067407-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism in Indian Inscriptions: With Special Reference to Inscriptions of the Tamil Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Ciotti &amp; Erin McCann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Textual Aspects of Multilingualism in South India and Sri Lanka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française d'Extrême-Orient &amp; Institut français de Pondichéry, pp.57-163, 2021, Indologie 147; NETamil Series 8, 978-2-85539-242-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meykkīrtti : éloges royaux épigraphiques en tamoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kouamé, Nathalie; Meyer, Éric P.; Viguier, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies : Volume 1 : sources et genres historiques (Tome 1 et Tome 2).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Inalco, pp.1201-1217, 2020, 9782858313457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanzas on the &amp;lt;i&amp;gt;Tirumurukāṟṟuppaṭai&amp;lt;i&amp;gt;: What for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Wilden &amp; Suganya Anandakichenin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colophons, Prefaces, Satellite Stanzas: Paratextual Elements and their Role in the Transmission of Indian Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Department of Indian and Tibetan Studies, Universität Hamburg, pp.281-330, 2020, Indian and Tibetan Studies, 978-3-945151-09-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierres &amp; inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rājamaṇḍala. Le modèle royal en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.51-80, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Showing the Way: The Metatextual Field of the &amp;lt;i&amp;gt;Tirumurukāṟṟuppaṭai&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Commentary Idioms of the Tamil Learned Traditions. Ed. by Suganya Anandakichenin &amp; V. B. D'Avella</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO &amp; IFP, pp.251-334, 2020, Indologie 141 / NETamil Series 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rousseleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rājamaṇḍala. Le modèle royal en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.9-25, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre conception de la royauté: de deux dynasties hindoues du sud de l'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Dessein; C. Sturtewagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Traditional Wisdom and Political Expression, Brussels, 29 January 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Academy for Overseas Sciences &amp; Belgian Institute of Higher Chinese Studies, pp.59-80, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Copper-Plate Grants: Inscriptions or Documents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Bausi; Christian Brockmann; Michael Friedrich; Sabine Kienitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscripts and Archives: Comparative Views on Record-Keeping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.387-418, 2018, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110541397-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Other Way Round: From Print to Manuscript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenzo Vergiani; Daniele Cuneo; Camillo Alessio Formigatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indic Manuscript Cultures through the Ages: Material, Textual, and Historical Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.319-352, 2017, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110543100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01946663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Found in Paratexts: Murukaṉ’s Places in Manuscripts of the Tirumurukāṟṟuppaṭai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Schmid Charlotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.495-532, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix: The Foundation Inscription of the Rājasiṃheśvara. Edition by E. Francis. Translation by E. Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Schmid Charlotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.194-203, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forerunners of Cōḻa meykkīrttis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T.S. Ravishankar; S. Swaminathan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abhyudaya: Recent Researches in Epigraphy and Numismatics: Commemoration Volume in Honour of Dr. K.V. Ramesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bharatiya Kala Prakashan, pp.27-42, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: King and Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Schmid Charlotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.1-32, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal and Local Bhakti under the Pallavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping the Chronology of Bhakti. Milestones, Stepping Stones, and Stumbling Stones. Proceedings of a Workshop held in Honour of Paṇḍit Varadadesikan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.97-133, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Towards an Archaeology of Bhakti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Charlotte Schmid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti I: Mathurā and Maturai, Back and Forth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.1-29, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Woe to Them!”: The Śaiva Curse Inscription at Mahābalipuram (7th century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Charlotte Schmid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti I: Mathurā and Maturai, Back and Forth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.176-223, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Edition of the Corpus of Pallava Inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Mirnig; Péter-Dániel Szántó; Michael Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puṣpikā: Tracing Ancient India, through Texts and Traditions. Contributions to Current Research in Indology. Volume 1: Proceedings of the International Indology Graduate Research Symposium (September 2009, Oxford)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.123-149, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praising the King in Tamil during the Pallava Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Whitney Cox; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilingual Discourse and Cross-cultural Fertilisation: Sanskrit and Tamil in Medieval India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.359-409, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bahour S. Kuppusamy; G. Vijayavenugopal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pondicherry Inscriptions: Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Indologie (83.2), Institut français de Pondichéry; École française d’Extrême-Orient, pp.v-xlvii, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cōḻa Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinduism and Tribal Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.360-362. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1188-1_1100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Étienne Ducler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Vaissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST Online Catalogue (&amp;lt;a href=&amp;quot;https://tst.cnrs.fr&amp;quot;&amp;gt;tst.cnrs.fr&amp;lt;/a&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallava Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinduism and Tribal Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1114-1118. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1188-1_1470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le sanskrit a « conquis » l’Asie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot;13 parèdre de Siva [i.e. Śiva]?&amp;quot;, &amp;quot;14 Déesse non identifiée&amp;quot;, &amp;quot;15 Kālī ou Cāmuṇḍā&amp;quot; et &amp;quot;27-29 Subrahmaṇya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.88-93, 114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;panthéon indien&amp;quot; de châlons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot;5 Sūrya&amp;quot; et &amp;quot;10 Vīraṉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.70-71, 80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forerunners of Cōḻa meykkīrttis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière sur des projets numériques autour des inscriptions et manuscrits en tamoul : catalogage, encodage et édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Noëmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles de richesse aux portes de sanctuaires du pays tamoul.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51712185"/>
+    <w:nsid w:val="E22CADA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-francis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5405-2269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127901175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/156480842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X26101062" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463923v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7817/jameroriesoci.134.1.0140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/rosa.v5i1/2.339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861754v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Schmid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2006.6046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2005.6002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Janiak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wilden" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseleau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=9991" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=9131" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744097_010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111380544-008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110541397-014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110543100" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Vaissaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Trento" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1188-1_1470" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762840v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1188-1_1100" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03334017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prieto-Ramos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-francis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5405-2269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127901175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/156480842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X26101062" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7817/jameroriesoci.134.1.0140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/rosa.v5i1/2.339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861754v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Schmid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2006.6046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2005.6002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Janiak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990403v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989464v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wilden" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseleau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=9991" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=9131" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272707v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390820v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744097_010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111380544-008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110541397-014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110543100" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1188-1_1100" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Trento" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336013v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Vaissaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1188-1_1470" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03334017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prieto-Ramos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>