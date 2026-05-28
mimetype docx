--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Francis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur statutaire, Centre d'études sud-asiatiques et himalayennes (CESAH, UMR 8077, EHESS & CNRS, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5405-2269</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127901175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156480842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Historien, sanskritiste et tamoulisant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources épigraphiques et manuscrites du sud de l'Inde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au CNRS depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierdominici Leão: Breaking the Crown of Indra. The Pāṇḍyas and Their Dynastic Identity in the South Indian Context (Brill’s Indological Library), Leiden: Brill, 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X26101062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean Delmas, &amp;lt;i&amp;gt;Dieux de l’Inde, Images et signes&amp;lt;/i&amp;gt;, Paris, CNRS Éditions, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Whitney Cox, &amp;lt;i&amp;gt;Politics, Kingship and Poetry in Medieval South India: Moonset on Sunrise Mountain&amp;lt;/i&amp;gt;, Cambridge–New York, Cambridge University Press, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Vincent Lefèvre (dir.), &amp;lt;i&amp;gt;South Asian Archaeology and Art 2012, Volume 2, South Asian Religions and Visual Forms in their Archaeological Context&amp;lt;/i&amp;gt;, Turnhout, Brepols, 2016 (Indicopleustoi, Archaeologies of the Indian Ocean, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.327-329. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.45029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sixième « vacherie » d’Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Orientalia Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dieux, génies, anges et démons dans les cultures orientales &amp; Florilegium Indiae Orientalis Jean-Marie Verpoorten in honorem, 30, pp.253-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hans T. Bakker, &amp;lt;i&amp;gt;The World of the Skandapurāṇa. Northern India in the Sixth and Seventh Centuries&amp;lt;/i&amp;gt;, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.375-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture sur Cédric Ferrier, &amp;lt;i&amp;gt;L’Inde des Gupta (IVe-VIe siècle)&amp;lt;/i&amp;gt;, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.180-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamil through Epigraphical Lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-Iranian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.49-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Arlo Griffiths, Amandine Lepoutre, William Southworth & Thành Phần (2012), The Inscriptions of Campā at the Museum of Cham Sculpture in Đà Nẵng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.345-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Politische Strukturen im Guptareich (300–550 n.Chr.) by Fred Virkus; and of The Archaeology of Hindu Ritual: Temples and the Establishment of the Gods by Michael Willis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.140-143. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7817/jameroriesoci.134.1.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01909930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Patrick Olivelle, King, Governance, and Law in Ancient India: Kauṭilya’s Arthaśāstra: A New Annotated Translation, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.416-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles et l'alphabet des tamouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Orientalia Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genealogy of the Pallavas: From Brahmins to Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1/2), pp.339-363. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/rosa.v5i1/2.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam. 2, Tam. 3, Tam. 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscript Cultures Newsletter (Austellungskatalog "Manuskripkulturen / Manuscript Cultures")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.122-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription tamoule inédite au musée d'Histoire du Vietnam de Hô Chi Minh-Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95-96, pp.406-423. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2008.6115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De loin, de près : Chronique des études pallava III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94, pp.253-317. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2007.6072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésors inédits du pays tamoul : chronique des études pallava II. Vestiges pallava autour de Mahābalipuram et à Taccūr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93, pp.430-481. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2006.6046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et le feu : chronique des études pallava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92, pp.581-612. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2005.6002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données épigraphique Dharmalekha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de la recherche en Asie du Sud et sur l'Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAH, Mar 2026, Aubervilliers (Campus Condorcet - EHESS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection Language(s) in inscriptions of the Tamil South (4th–15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gift Protection in South and Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAH, Sep 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Two Projects in Tamil Inscriptions and Manuscripts Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamil Literature: From the Madurai Sangam to the Halls of Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Jun 2024, Oxford (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits « Vinson » de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études tamoules 3 : Julien Vinson (1843-1926), de Karikal à la BNF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques sceaux du sud de l'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Monde Indien (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREI, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Domestication of “Hindu” Asceticism and the Religious Making of South and Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH (Digital Humanities ) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Inscriptions in the Tamil Area (South India, 7th-14th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixing Languages and Scripts: Material from Manuscripts and Inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburg Universität, CSMC, May 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blessings in Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Final Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMC, Hamburg, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Final Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMC, Hamburg, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encodage et le catalogage TEI de textes tamouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Janiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANF Digital Areal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISTAM, Nov 2021, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ducler Collection of Manuscripts (BnF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHARMA and TST projects: Work in Progress and Further Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ENDS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENDS, Jun 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For the Library of the King of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texts Surrounding Texts webinar (TST Webinar 6-7 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TST, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcribing and Transliterating Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texts Surrounding Texts Webinar 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST Onward and Upward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages (and Scripts) of Power in the Tamil South of India: A bird’s eye view in the very &amp;lt;i&amp;gt;longue durée&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Beyond Boundaries: Transdisciplinary Perspectives on Primary Sources from the Premodern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Aug 2018, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāma/&amp;lt;i&amp;gt;kāma&amp;lt;/i&amp;gt; et le roi dans les inscriptions des Pallava (7e – 9e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour de l’Inde, l’amour dans l’Inde (13e Journée du Monde Indien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notable Features of Tamil Palm-Leaf Manuscripts Unmentioned in Catalogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscript cataloguing in a comparative perspective: state of the art, common challenges, future directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Hamburg; CSMC, May 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de rois hindous à l’« âge de fer » : un nouvel « âge d’or »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et temporalité en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAMNAM, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper plates from the DATAH collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATAH - Exploring the Digital Archive of Tamil Agrarian History 1650-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAH, Feb 2017, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of Meykkīrttis in Cōḻa-Period (10th-13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raja-mandala: In the Kings’ Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIAS; Musée du Quai Branly; UNIL, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Śālaṅkāyana Inscriptions (ca 300‒450): EIAD 159‒168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Vijayapurī to Śrīkṣetra? The beginnings of Buddhist exchange across the Bay of Bengal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, Jul 2017, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementing Poetry and Devotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th NETamil Workhop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-Indian Copper-plate Grants: Between Inscriptions and Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphie et Histoire de l’art de l’Inde Méridionale: En mémoire du Professeur Noboru Karashima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPHE; Paris 4, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sixième bienfait de la vache (&amp;lt;i&amp;gt;āṟāmāvaram&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamoul : regards pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Titulature in Inscriptions from Tamil Nadu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Titles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Indian and Tibetan Studies, Universität Hamburg. pp.574, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rāja-maṇḍala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rousseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'EHESS, 37, 2020, Puruṣārtha, 978-2-7132-2819-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours royal dans l'Inde du Sud ancienne. Inscriptions et monuments pallava (IVème-IXème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut orientaliste de l'Université catholique de Louvain &amp; Peeters Press Louvain-Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 65, pp.XL, 321-809, 2017, Publications de l'Institut orientaliste de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.609, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti I: Mathurā and Maturai, Back and Forth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.XIII-366, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours royal dans l'Inde du Sud ancienne. Inscriptions et monuments pallava (IVème-IXème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut orientaliste de l'Université catholique de Louvain &amp; Peeters Press Louvain-Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 64, pp.XLI-319, 2013, Publications de l'Institut orientaliste de Louvain, 978-90-429-2688-2 (Peeters Leuven), 978-2-7584-0169-8 (Peeters France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blessings in Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Eva Wilden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Dept. of Indian and Tibetan Studies, Universität Hamburg, pp.26-56, 2025, INDIAN AND TIBETAN STUDIES, 978-3-945151-16-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Two Rivers: The Śālaṅkāyana Charters (EIAD 159–168, ca. 300–450 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arlo Griffiths; Akira Shimada; Vincent Tournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Āndhradeśa: Historical Studies around the Epigraphic Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (2), Brill; Leiden, pp.334-376, 2025, Gonda Indological Studies, 9789004744097. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004744097_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a History of the BnF Collection of Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Eva Wilden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dept. of Indian and Tibetan Studies, Universität Hamburg, pp.163-192, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Eva Wilden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dept. of Indian and Tibetan Studies, Universität Hamburg, pp.1-23, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Languages and Scripts in Tamil Inscriptions and Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Szilvia Sövegjártó; Márton Vér. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Multilingualism and Multiscriptism in Written Artefacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, De Gruyter, pp.205-234, 2024, Studies in Manuscript Cultures, 9783111380483. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111380544-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cōḻa Copper Plates (10th–13th c.): Languages and Issuers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Appasamy Murugaiyan; Edith Parlier-Renault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whispering of Inscriptions: South Indian Epigraphy and Art History: Papers from an International Symposium in memory of Professor Noboru Karashima (Paris, 12–13 October 2017). Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indica et Buddhica, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial Languages and Public Writings in Tamil South India: A Bird’s Eye View in the very &amp;lt;i&amp;gt;Longue Durée&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter C. Bisschop &amp; Elizabeth A. Cecil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primary Sources and Asian Pasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.152-183, 2021, 978-3-11-067407-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism in Indian Inscriptions: With Special Reference to Inscriptions of the Tamil Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Ciotti &amp; Erin McCann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Textual Aspects of Multilingualism in South India and Sri Lanka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française d'Extrême-Orient &amp; Institut français de Pondichéry, pp.57-163, 2021, Indologie 147; NETamil Series 8, 978-2-85539-242-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meykkīrtti : éloges royaux épigraphiques en tamoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kouamé, Nathalie; Meyer, Éric P.; Viguier, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies : Volume 1 : sources et genres historiques (Tome 1 et Tome 2).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Inalco, pp.1201-1217, 2020, 9782858313457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanzas on the &amp;lt;i&amp;gt;Tirumurukāṟṟuppaṭai&amp;lt;i&amp;gt;: What for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Wilden &amp; Suganya Anandakichenin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colophons, Prefaces, Satellite Stanzas: Paratextual Elements and their Role in the Transmission of Indian Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Department of Indian and Tibetan Studies, Universität Hamburg, pp.281-330, 2020, Indian and Tibetan Studies, 978-3-945151-09-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierres &amp; inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rājamaṇḍala. Le modèle royal en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.51-80, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Showing the Way: The Metatextual Field of the &amp;lt;i&amp;gt;Tirumurukāṟṟuppaṭai&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Commentary Idioms of the Tamil Learned Traditions. Ed. by Suganya Anandakichenin &amp; V. B. D'Avella</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO &amp; IFP, pp.251-334, 2020, Indologie 141 / NETamil Series 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rousseleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rājamaṇḍala. Le modèle royal en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.9-25, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre conception de la royauté: de deux dynasties hindoues du sud de l'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Dessein; C. Sturtewagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Traditional Wisdom and Political Expression, Brussels, 29 January 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Academy for Overseas Sciences &amp; Belgian Institute of Higher Chinese Studies, pp.59-80, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Copper-Plate Grants: Inscriptions or Documents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Bausi; Christian Brockmann; Michael Friedrich; Sabine Kienitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscripts and Archives: Comparative Views on Record-Keeping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.387-418, 2018, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110541397-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Other Way Round: From Print to Manuscript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenzo Vergiani; Daniele Cuneo; Camillo Alessio Formigatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indic Manuscript Cultures through the Ages: Material, Textual, and Historical Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.319-352, 2017, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110543100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01946663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Found in Paratexts: Murukaṉ’s Places in Manuscripts of the Tirumurukāṟṟuppaṭai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Schmid Charlotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.495-532, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix: The Foundation Inscription of the Rājasiṃheśvara. Edition by E. Francis. Translation by E. Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Schmid Charlotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.194-203, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forerunners of Cōḻa meykkīrttis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T.S. Ravishankar; S. Swaminathan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abhyudaya: Recent Researches in Epigraphy and Numismatics: Commemoration Volume in Honour of Dr. K.V. Ramesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bharatiya Kala Prakashan, pp.27-42, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: King and Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Schmid Charlotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.1-32, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal and Local Bhakti under the Pallavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping the Chronology of Bhakti. Milestones, Stepping Stones, and Stumbling Stones. Proceedings of a Workshop held in Honour of Paṇḍit Varadadesikan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.97-133, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Towards an Archaeology of Bhakti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Charlotte Schmid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti I: Mathurā and Maturai, Back and Forth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.1-29, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Woe to Them!”: The Śaiva Curse Inscription at Mahābalipuram (7th century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Charlotte Schmid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti I: Mathurā and Maturai, Back and Forth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.176-223, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Edition of the Corpus of Pallava Inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Mirnig; Péter-Dániel Szántó; Michael Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puṣpikā: Tracing Ancient India, through Texts and Traditions. Contributions to Current Research in Indology. Volume 1: Proceedings of the International Indology Graduate Research Symposium (September 2009, Oxford)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.123-149, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praising the King in Tamil during the Pallava Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Whitney Cox; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilingual Discourse and Cross-cultural Fertilisation: Sanskrit and Tamil in Medieval India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.359-409, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bahour S. Kuppusamy; G. Vijayavenugopal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pondicherry Inscriptions: Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Indologie (83.2), Institut français de Pondichéry; École française d’Extrême-Orient, pp.v-xlvii, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cōḻa Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinduism and Tribal Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.360-362. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1188-1_1100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Étienne Ducler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Vaissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST Online Catalogue (&amp;lt;a href=&amp;quot;https://tst.cnrs.fr&amp;quot;&amp;gt;tst.cnrs.fr&amp;lt;/a&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallava Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinduism and Tribal Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1114-1118. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1188-1_1470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le sanskrit a « conquis » l’Asie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot;13 parèdre de Siva [i.e. Śiva]?&amp;quot;, &amp;quot;14 Déesse non identifiée&amp;quot;, &amp;quot;15 Kālī ou Cāmuṇḍā&amp;quot; et &amp;quot;27-29 Subrahmaṇya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.88-93, 114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;panthéon indien&amp;quot; de châlons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot;5 Sūrya&amp;quot; et &amp;quot;10 Vīraṉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.70-71, 80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forerunners of Cōḻa meykkīrttis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière sur des projets numériques autour des inscriptions et manuscrits en tamoul : catalogage, encodage et édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Noëmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles de richesse aux portes de sanctuaires du pays tamoul.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Francis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur statutaire, Centre d'études sud-asiatiques et himalayennes (CESAH, UMR 8077, EHESS & CNRS, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5405-2269</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">127901175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156480842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Historien, sanskritiste et tamoulisant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources épigraphiques et manuscrites du sud de l'Inde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche au CNRS depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pierdominici Leão: Breaking the Crown of Indra. The Pāṇḍyas and Their Dynastic Identity in the South Indian Context (Brill’s Indological Library), Leiden: Brill, 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X26101062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean Delmas, &amp;lt;i&amp;gt;Dieux de l’Inde, Images et signes&amp;lt;/i&amp;gt;, Paris, CNRS Éditions, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Whitney Cox, &amp;lt;i&amp;gt;Politics, Kingship and Poetry in Medieval South India: Moonset on Sunrise Mountain&amp;lt;/i&amp;gt;, Cambridge–New York, Cambridge University Press, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Vincent Lefèvre (dir.), &amp;lt;i&amp;gt;South Asian Archaeology and Art 2012, Volume 2, South Asian Religions and Visual Forms in their Archaeological Context&amp;lt;/i&amp;gt;, Turnhout, Brepols, 2016 (Indicopleustoi, Archaeologies of the Indian Ocean, 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.327-329. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.45029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sixième « vacherie » d’Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Orientalia Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dieux, génies, anges et démons dans les cultures orientales &amp; Florilegium Indiae Orientalis Jean-Marie Verpoorten in honorem, 30, pp.253-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture sur Cédric Ferrier, &amp;lt;i&amp;gt;L’Inde des Gupta (IVe-VIe siècle)&amp;lt;/i&amp;gt;, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.180-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hans T. Bakker, &amp;lt;i&amp;gt;The World of the Skandapurāṇa. Northern India in the Sixth and Seventh Centuries&amp;lt;/i&amp;gt;, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.375-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamil through Epigraphical Lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-Iranian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.49-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Arlo Griffiths, Amandine Lepoutre, William Southworth & Thành Phần (2012), The Inscriptions of Campā at the Museum of Cham Sculpture in Đà Nẵng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.345-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Politische Strukturen im Guptareich (300–550 n.Chr.) by Fred Virkus; and of The Archaeology of Hindu Ritual: Temples and the Establishment of the Gods by Michael Willis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oriental Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.140-143. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7817/jameroriesoci.134.1.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01909930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Patrick Olivelle, King, Governance, and Law in Ancient India: Kauṭilya’s Arthaśāstra: A New Annotated Translation, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.416-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles et l'alphabet des tamouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Orientalia Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam. 2, Tam. 3, Tam. 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscript Cultures Newsletter (Austellungskatalog "Manuskripkulturen / Manuscript Cultures")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.122-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genealogy of the Pallavas: From Brahmins to Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1/2), pp.339-363. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/rosa.v5i1/2.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription tamoule inédite au musée d'Histoire du Vietnam de Hô Chi Minh-Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95-96, pp.406-423. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2008.6115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De loin, de près : Chronique des études pallava III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94, pp.253-317. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2007.6072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésors inédits du pays tamoul : chronique des études pallava II. Vestiges pallava autour de Mahābalipuram et à Taccūr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93, pp.430-481. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2006.6046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et le feu : chronique des études pallava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92, pp.581-612. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2005.6002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données épigraphique Dharmalekha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de la recherche en Asie du Sud et sur l'Himalaya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAH, Mar 2026, Aubervilliers (Campus Condorcet - EHESS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Two Projects in Tamil Inscriptions and Manuscripts Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamil Literature: From the Madurai Sangam to the Halls of Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Jun 2024, Oxford (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04612231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection Language(s) in inscriptions of the Tamil South (4th–15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gift Protection in South and Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAH, Sep 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits « Vinson » de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études tamoules 3 : Julien Vinson (1843-1926), de Karikal à la BNF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques sceaux du sud de l'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Monde Indien (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREI, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Inscriptions in the Tamil Area (South India, 7th-14th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixing Languages and Scripts: Material from Manuscripts and Inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburg Universität, CSMC, May 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Domestication of “Hindu” Asceticism and the Religious Making of South and Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH (Digital Humanities ) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blessings in Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Final Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMC, Hamburg, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Final Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMC, Hamburg, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DHARMA and TST projects: Work in Progress and Further Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ENDS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENDS, Jun 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For the Library of the King of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texts Surrounding Texts webinar (TST Webinar 6-7 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TST, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcribing and Transliterating Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texts Surrounding Texts Webinar 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST Onward and Upward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ducler Collection of Manuscripts (BnF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TST Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encodage et le catalogage TEI de textes tamouls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Janiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANF Digital Areal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISTAM, Nov 2021, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages (and Scripts) of Power in the Tamil South of India: A bird’s eye view in the very &amp;lt;i&amp;gt;longue durée&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Beyond Boundaries: Transdisciplinary Perspectives on Primary Sources from the Premodern World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Aug 2018, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāma/&amp;lt;i&amp;gt;kāma&amp;lt;/i&amp;gt; et le roi dans les inscriptions des Pallava (7e – 9e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amour de l’Inde, l’amour dans l’Inde (13e Journée du Monde Indien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notable Features of Tamil Palm-Leaf Manuscripts Unmentioned in Catalogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscript cataloguing in a comparative perspective: state of the art, common challenges, future directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Hamburg; CSMC, May 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper plates from the DATAH collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATAH - Exploring the Digital Archive of Tamil Agrarian History 1650-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAH, Feb 2017, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-Indian Copper-plate Grants: Between Inscriptions and Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphie et Histoire de l’art de l’Inde Méridionale: En mémoire du Professeur Noboru Karashima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPHE; Paris 4, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of Meykkīrttis in Cōḻa-Period (10th-13th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raja-mandala: In the Kings’ Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIAS; Musée du Quai Branly; UNIL, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Śālaṅkāyana Inscriptions (ca 300‒450): EIAD 159‒168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Vijayapurī to Śrīkṣetra? The beginnings of Buddhist exchange across the Bay of Bengal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, Jul 2017, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementing Poetry and Devotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th NETamil Workhop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sixième bienfait de la vache (&amp;lt;i&amp;gt;āṟāmāvaram&amp;lt;/i&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamoul : regards pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Titulature in Inscriptions from Tamil Nadu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Power of Titles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de rois hindous à l’« âge de fer » : un nouvel « âge d’or »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et temporalité en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAMNAM, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dept. of Indian and Tibetan Studies, Universität Hamburg. pp.574, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rāja-maṇḍala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rousseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'EHESS, 37, 2020, Puruṣārtha, 978-2-7132-2819-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours royal dans l'Inde du Sud ancienne. Inscriptions et monuments pallava (IVème-IXème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut orientaliste de l'Université catholique de Louvain &amp; Peeters Press Louvain-Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 65, pp.XL, 321-809, 2017, Publications de l'Institut orientaliste de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.609, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti I: Mathurā and Maturai, Back and Forth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.XIII-366, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours royal dans l'Inde du Sud ancienne. Inscriptions et monuments pallava (IVème-IXème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut orientaliste de l'Université catholique de Louvain &amp; Peeters Press Louvain-Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 64, pp.XLI-319, 2013, Publications de l'Institut orientaliste de Louvain, 978-90-429-2688-2 (Peeters Leuven), 978-2-7584-0169-8 (Peeters France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a History of the BnF Collection of Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Eva Wilden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dept. of Indian and Tibetan Studies, Universität Hamburg, pp.163-192, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Eva Wilden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dept. of Indian and Tibetan Studies, Universität Hamburg, pp.1-23, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Two Rivers: The Śālaṅkāyana Charters (EIAD 159–168, ca. 300–450 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arlo Griffiths; Akira Shimada; Vincent Tournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Āndhradeśa: Historical Studies around the Epigraphic Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (2), Brill; Leiden, pp.334-376, 2025, Gonda Indological Studies, 9789004744097. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004744097_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blessings in Tamil Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Eva Wilden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Indian Manuscripts in Hamburg and Paris: Paratexts and Provenance, TST project (ANR &amp; DFG, 2019-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Dept. of Indian and Tibetan Studies, Universität Hamburg, pp.26-56, 2025, INDIAN AND TIBETAN STUDIES, 978-3-945151-16-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Languages and Scripts in Tamil Inscriptions and Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Szilvia Sövegjártó; Márton Vér. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Multilingualism and Multiscriptism in Written Artefacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, De Gruyter, pp.205-234, 2024, Studies in Manuscript Cultures, 9783111380483. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111380544-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cōḻa Copper Plates (10th–13th c.): Languages and Issuers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Appasamy Murugaiyan; Edith Parlier-Renault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whispering of Inscriptions: South Indian Epigraphy and Art History: Papers from an International Symposium in memory of Professor Noboru Karashima (Paris, 12–13 October 2017). Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indica et Buddhica, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial Languages and Public Writings in Tamil South India: A Bird’s Eye View in the very &amp;lt;i&amp;gt;Longue Durée&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter C. Bisschop &amp; Elizabeth A. Cecil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primary Sources and Asian Pasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.152-183, 2021, 978-3-11-067407-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism in Indian Inscriptions: With Special Reference to Inscriptions of the Tamil Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Ciotti &amp; Erin McCann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Textual Aspects of Multilingualism in South India and Sri Lanka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française d'Extrême-Orient &amp; Institut français de Pondichéry, pp.57-163, 2021, Indologie 147; NETamil Series 8, 978-2-85539-242-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meykkīrtti : éloges royaux épigraphiques en tamoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kouamé, Nathalie; Meyer, Éric P.; Viguier, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies : Volume 1 : sources et genres historiques (Tome 1 et Tome 2).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Inalco, pp.1201-1217, 2020, 9782858313457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanzas on the &amp;lt;i&amp;gt;Tirumurukāṟṟuppaṭai&amp;lt;i&amp;gt;: What for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Wilden &amp; Suganya Anandakichenin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colophons, Prefaces, Satellite Stanzas: Paratextual Elements and their Role in the Transmission of Indian Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Department of Indian and Tibetan Studies, Universität Hamburg, pp.281-330, 2020, Indian and Tibetan Studies, 978-3-945151-09-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Showing the Way: The Metatextual Field of the &amp;lt;i&amp;gt;Tirumurukāṟṟuppaṭai&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Commentary Idioms of the Tamil Learned Traditions. Ed. by Suganya Anandakichenin &amp; V. B. D'Avella</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO &amp; IFP, pp.251-334, 2020, Indologie 141 / NETamil Series 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierres &amp; inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rājamaṇḍala. Le modèle royal en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.51-80, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rousseleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rājamaṇḍala. Le modèle royal en Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.9-25, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre conception de la royauté: de deux dynasties hindoues du sud de l'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Dessein; C. Sturtewagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Traditional Wisdom and Political Expression, Brussels, 29 January 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Academy for Overseas Sciences &amp; Belgian Institute of Higher Chinese Studies, pp.59-80, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Copper-Plate Grants: Inscriptions or Documents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Bausi; Christian Brockmann; Michael Friedrich; Sabine Kienitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscripts and Archives: Comparative Views on Record-Keeping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.387-418, 2018, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110541397-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Other Way Round: From Print to Manuscript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenzo Vergiani; Daniele Cuneo; Camillo Alessio Formigatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indic Manuscript Cultures through the Ages: Material, Textual, and Historical Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.319-352, 2017, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110543100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01946663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix: The Foundation Inscription of the Rājasiṃheśvara. Edition by E. Francis. Translation by E. Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Schmid Charlotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.194-203, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forerunners of Cōḻa meykkīrttis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T.S. Ravishankar; S. Swaminathan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abhyudaya: Recent Researches in Epigraphy and Numismatics: Commemoration Volume in Honour of Dr. K.V. Ramesh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bharatiya Kala Prakashan, pp.27-42, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: King and Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Schmid Charlotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.1-32, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Found in Paratexts: Murukaṉ’s Places in Manuscripts of the Tirumurukāṟṟuppaṭai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Schmid Charlotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti II: Royal Bhakti, Local Bhakti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.495-532, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal and Local Bhakti under the Pallavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping the Chronology of Bhakti. Milestones, Stepping Stones, and Stumbling Stones. Proceedings of a Workshop held in Honour of Paṇḍit Varadadesikan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.97-133, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Towards an Archaeology of Bhakti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Charlotte Schmid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti I: Mathurā and Maturai, Back and Forth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.1-29, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Woe to Them!”: The Śaiva Curse Inscription at Mahābalipuram (7th century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Francis; Charlotte Schmid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Bhakti I: Mathurā and Maturai, Back and Forth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.176-223, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praising the King in Tamil during the Pallava Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Whitney Cox; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilingual Discourse and Cross-cultural Fertilisation: Sanskrit and Tamil in Medieval India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Pondichéry &amp; École française d’Extrême-Orient, pp.359-409, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Edition of the Corpus of Pallava Inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Mirnig; Péter-Dániel Szántó; Michael Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puṣpikā: Tracing Ancient India, through Texts and Traditions. Contributions to Current Research in Indology. Volume 1: Proceedings of the International Indology Graduate Research Symposium (September 2009, Oxford)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.123-149, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bahour S. Kuppusamy; G. Vijayavenugopal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pondicherry Inscriptions: Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Indologie (83.2), Institut français de Pondichéry; École française d’Extrême-Orient, pp.v-xlvii, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TST Online Catalogue (&amp;lt;a href=&amp;quot;https://tst.cnrs.fr&amp;quot;&amp;gt;tst.cnrs.fr&amp;lt;/a&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wilden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Étienne Ducler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Vaissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallava Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinduism and Tribal Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1114-1118. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1188-1_1470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cōḻa Dynasty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinduism and Tribal Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.360-362. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1188-1_1100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Ariel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Trento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le sanskrit a « conquis » l’Asie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot;13 parèdre de Siva [i.e. Śiva]?&amp;quot;, &amp;quot;14 Déesse non identifiée&amp;quot;, &amp;quot;15 Kālī ou Cāmuṇḍā&amp;quot; et &amp;quot;27-29 Subrahmaṇya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.88-93, 114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot;5 Sūrya&amp;quot; et &amp;quot;10 Vīraṉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.70-71, 80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;panthéon indien&amp;quot; de châlons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00879566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forerunners of Cōḻa meykkīrttis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière sur des projets numériques autour des inscriptions et manuscrits en tamoul : catalogage, encodage et édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Noëmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symboles de richesse aux portes de sanctuaires du pays tamoul.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prieto-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnemazou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01574158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E22CADA5"/>
+    <w:nsid w:val="685DB2CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-francis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5405-2269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127901175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/156480842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X26101062" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7817/jameroriesoci.134.1.0140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/rosa.v5i1/2.339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861754v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Schmid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2006.6046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2005.6002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Janiak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990403v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989464v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wilden" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseleau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=9991" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=9131" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272707v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390820v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744097_010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111380544-008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110541397-014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110543100" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1188-1_1100" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Trento" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336013v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Vaissaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1188-1_1470" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03334017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prieto-Ramos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-francis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5405-2269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127901175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/156480842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Francis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X26101062" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7817/jameroriesoci.134.1.0140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/rosa.v5i1/2.339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861754v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Schmid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2007.6072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2006.6046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2005.6002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Janiak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wilden" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseleau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=9991" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=9131" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744097_010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111380544-008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927278v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110541397-014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110543100" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Trento" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Vaissaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1188-1_1470" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762840v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1188-1_1100" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03334017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01574158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prieto-Ramos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>