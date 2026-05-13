--- v0 (2026-03-09)
+++ v1 (2026-05-13)
@@ -949,174 +949,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos d'une récente décision de l'officialité de Lyon: l'Eglise peut-elle juger des laïcs? Réflexions sur liberté et coercition en matière religieuse</w:t>
+                <w:t xml:space="preserve">La motivation des décisions judiciaires et l’autorité du juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitor Ecclesiasticus-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année Canonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. LX (1), pp.223-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cano.060.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568524v1</w:t>
+                <w:t xml:space="preserve">hal-04568439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La motivation des décisions judiciaires et l’autorité du juge</w:t>
+                <w:t xml:space="preserve">A propos d'une récente décision de l'officialité de Lyon: l'Eglise peut-elle juger des laïcs? Réflexions sur liberté et coercition en matière religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Canonique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monitor Ecclesiasticus-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136-137, pp.63-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cano.060.0223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04568439v1</w:t>
+                <w:t xml:space="preserve">hal-04568524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation des décisions judiciaires et l’autorité du juge</w:t>
               </w:r>
@@ -1125,51 +1125,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Canonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. LX (1), pp.223-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cano.060.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568337v1</w:t>
@@ -1546,174 +1546,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les irrégularités et les non-catholiques : l’interprétation du 15 septembre 2016</w:t>
+                <w:t xml:space="preserve">Le droit de l'Eglise et la Grande Guerre: le salut des âmes à l'épreuve du front (1914-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Canonique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (5-6), p. 17 à 38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568431v1</w:t>
+                <w:t xml:space="preserve">hal-04568429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit de l'Eglise et la Grande Guerre: le salut des âmes à l'épreuve du front (1914-1918)</w:t>
+                <w:t xml:space="preserve">Les irrégularités et les non-catholiques : l’interprétation du 15 septembre 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année Canonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tome LVII (1), pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cano.057.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568429v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quoniam » de Clément V « in concilio Viennensi » : l’étonnante postérité d’une décrétale de crise</w:t>
               </w:r>
@@ -2671,51 +2671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568532v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568458v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.056.0357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.060.0223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.060.0141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.059.0257" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.058.0147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.057.0073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.138.0109" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.055.0289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.053.0415" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.051.0383" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.050.0453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/tel-04568323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568532v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568458v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.056.0357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.060.0223" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.060.0141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.059.0257" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.058.0147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.057.0073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.138.0109" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.055.0289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.053.0415" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.051.0383" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.050.0453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/tel-04568323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>