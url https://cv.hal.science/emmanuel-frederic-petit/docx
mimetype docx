--- v1 (2026-05-13)
+++ v2 (2026-06-02)
@@ -949,174 +949,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La motivation des décisions judiciaires et l’autorité du juge</w:t>
+                <w:t xml:space="preserve">A propos d'une récente décision de l'officialité de Lyon: l'Eglise peut-elle juger des laïcs? Réflexions sur liberté et coercition en matière religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Canonique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monitor Ecclesiasticus-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136-137, pp.63-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568439v1</w:t>
+                <w:t xml:space="preserve">hal-04568524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos d'une récente décision de l'officialité de Lyon: l'Eglise peut-elle juger des laïcs? Réflexions sur liberté et coercition en matière religieuse</w:t>
+                <w:t xml:space="preserve">La motivation des décisions judiciaires et l’autorité du juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitor Ecclesiasticus-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année Canonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. LX (1), pp.223-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cano.060.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568524v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation des décisions judiciaires et l’autorité du juge</w:t>
               </w:r>
@@ -1125,51 +1125,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Canonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. LX (1), pp.223-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cano.060.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568337v1</w:t>
@@ -1546,174 +1546,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit de l'Eglise et la Grande Guerre: le salut des âmes à l'épreuve du front (1914-1918)</w:t>
+                <w:t xml:space="preserve">Les irrégularités et les non-catholiques : l’interprétation du 15 septembre 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année Canonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tome LVII (1), pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cano.057.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568429v1</w:t>
+                <w:t xml:space="preserve">hal-04568431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les irrégularités et les non-catholiques : l’interprétation du 15 septembre 2016</w:t>
+                <w:t xml:space="preserve">Le droit de l'Eglise et la Grande Guerre: le salut des âmes à l'épreuve du front (1914-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Canonique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (5-6), p. 17 à 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cano.057.0073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04568431v1</w:t>
+                <w:t xml:space="preserve">hal-04568429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quoniam » de Clément V « in concilio Viennensi » : l’étonnante postérité d’une décrétale de crise</w:t>
               </w:r>
@@ -1747,51 +1747,51 @@
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/trans.138.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568444v1</w:t>
+                <w:t xml:space="preserve">hal-04568336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quoniam » de Clément V « in concilio Viennensi » : l’étonnante postérité d’une décrétale de crise</w:t>
               </w:r>
@@ -1825,51 +1825,51 @@
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/trans.138.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568336v1</w:t>
+                <w:t xml:space="preserve">hal-04568444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circoncision en droit romain et en droit canonique (IIe-XIIe siècle)</w:t>
               </w:r>
@@ -2671,51 +2671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568532v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568458v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.056.0357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.060.0223" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.060.0141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.059.0257" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.058.0147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.057.0073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.138.0109" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.055.0289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.053.0415" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.051.0383" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.050.0453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/tel-04568323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568532v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568458v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.056.0357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.060.0223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.060.0141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.059.0257" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.058.0147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.057.0073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.138.0109" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.055.0289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.053.0415" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.051.0383" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.050.0453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04568427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/tel-04568323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>