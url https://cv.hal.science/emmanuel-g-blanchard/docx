--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -1582,243 +1582,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of sociocultural data for predicting attitudinal tendencies</w:t>
+                <w:t xml:space="preserve">Affective AIED: From Detection to Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Roy</w:t>
+                <w:t xml:space="preserve">Boris Volfson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Jin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne P. Lajoie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Frasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Brighton (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604046v1</w:t>
+                <w:t xml:space="preserve">hal-04604042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective AIED: From Detection to Adaptation</w:t>
+                <w:t xml:space="preserve">An evaluation of sociocultural data for predicting attitudinal tendencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne P. Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Volfson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Susanne P. Lajoie</w:t>
+                <w:t xml:space="preserve">Claude Frasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Brighton (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604042v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EAGLE: An Intelligent Tutoring System to support experiential learning through videogames</w:t>
               </w:r>
@@ -1938,51 +1938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Frasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh IEEE International Conference on Advanced Learning Technologies (ICALT 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Nigata, France. pp.809-813, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2010,255 +2010,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Definition and Management of Cultural Groups of e-Learners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faciliter la création d'environnements virtuels d'apprentissage s'inspirant des jeux vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Frasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Intelligent Tutoring Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International sur les Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise (TICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604059v1</w:t>
+                <w:t xml:space="preserve">hal-04604061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter la création d'environnements virtuels d'apprentissage s'inspirant des jeux vidéos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Definition and Management of Cultural Groups of e-Learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Razaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Frasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur les Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise (TICE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Intelligent Tutoring Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Jonghli, Taiwan. pp.804-807, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11774303_106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604061v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-cultural Adaptation of e-Learning Contents: A Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Frasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Learn: World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vancouver (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2296,51 +2296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Intelligent Tutoring Systems Culturally-Aware: The use of Hofstede's Cultural Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Frasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Artificial Intelligence (ICAI2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Las Vegas (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2378,51 +2378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An autonomy-oriented system design for enhancement of learner's motivation in e-Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Frasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Tutoring Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Maceio (Brazil), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2460,51 +2460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une architecture multi-agents pour des sessions d'apprentissage collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Frasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.283-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2542,51 +2542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une architecture multi-agents pour des sessions d'apprentissage collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Frasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International sur les Technologies de l’Information et de la Communication dans les Enseignements d’ingénieurs et dans l’industrie (TICE2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3940,51 +3940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning with Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Frasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Lajoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4031,51 +4031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-Based Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Frasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4420,51 +4420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross Cultural Adaptation in E-Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Frasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected Readings on Global Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.169-181, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4511,51 +4511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la motivation par support à l'autonomie et prise en compte des cultures dans les systèmes de e-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Frasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement, Intégration et Évaluation des Technologies d'Apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4773,51 +4773,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AF946A7"/>
+    <w:nsid w:val="D86A81ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5004,51 +5004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-g-blanchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhavalkumar Thakker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Karanasios" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Dimitrova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23824" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428265v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-014-0027-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riichiro Mizoguchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran S. A. Khan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran S a Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phaedra Mohammed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64302-6_31" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Gasparini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes T. Rodrigo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64312-5_58" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dynil Duch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32883-1_13" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Nicolae Zanciu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydar Mahmoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Molloy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_80" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JD2B77XF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wiseman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naismith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lajoie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.44" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_36" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.32" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Jin Hong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13437-1_41" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0TL6KBCQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne P. Lajoie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frasson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Volfson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ranellucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalfoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2007.264" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Razaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774303_106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCWN4RN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604063v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma A&#239;meur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brassard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fusade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ogan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Degens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Louchart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lewis Johnson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Allard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chad Lane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Allard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-883-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08275-2_11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_124" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_129" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-883-8.ch009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-782-9.ch025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14363-2_24" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-21HLVTB8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-116-2.ch011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04603955v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-g-blanchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhavalkumar Thakker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Karanasios" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Dimitrova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23824" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428265v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-014-0027-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riichiro Mizoguchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran S. A. Khan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran S a Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phaedra Mohammed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64302-6_31" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Gasparini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes T. Rodrigo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64312-5_58" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dynil Duch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32883-1_13" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Nicolae Zanciu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydar Mahmoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Molloy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_80" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JD2B77XF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wiseman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naismith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lajoie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.44" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_36" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.32" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Jin Hong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13437-1_41" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0TL6KBCQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Volfson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne P. Lajoie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frasson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ranellucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalfoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2007.264" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Razaki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774303_106" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCWN4RN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604063v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma A&#239;meur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brassard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fusade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ogan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Degens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Louchart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lewis Johnson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Allard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chad Lane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Allard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-883-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08275-2_11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_124" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_129" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-883-8.ch009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-782-9.ch025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14363-2_24" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-21HLVTB8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-116-2.ch011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04603955v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>