--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
+                <w:t xml:space="preserve">Lacustrine charcoal peaks provide an accurate record of surface wildfires in a North European boreal forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
+                <w:t xml:space="preserve">Gwenaël Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Castanet</w:t>
+                <w:t xml:space="preserve">Benoit Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+                <w:t xml:space="preserve">Laure Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Depret</w:t>
+                <w:t xml:space="preserve">Igor Drobyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.380-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683619887420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922125v1</w:t>
+                <w:t xml:space="preserve">hal-02382756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacustrine charcoal peaks provide an accurate record of surface wildfires in a North European boreal forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Magne</w:t>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Brossier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Paradis</w:t>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Drobyshev</w:t>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (3), pp.380-388. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683619887420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382756v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen analysis of present-day striped hyaena (Hyaena hyaena) scats from central Iran: Implications for dryland paleoecology and animal paleoethology</w:t>
               </w:r>
@@ -1168,511 +1168,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene hydrology of Lake Maharlou, southwest Iran, inferred from high-resolution sedimentological and geochemical analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
+                <w:t xml:space="preserve">A major hydrobiological change in Dasht-e Arjan Wetland (southwestern Iran) during the late glacial – early Holocene transition revealed by subfossil chironomids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Bard</w:t>
+                <w:t xml:space="preserve">Matthew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
+                <w:t xml:space="preserve">Hamid Lahijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-018-0048-6⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (8), pp.848-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2018-0256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885984v1</w:t>
+                <w:t xml:space="preserve">hal-02197624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chironomid-inferred Holocene temperature record from a shallow Canadian boreal lake: potentials and pitfalls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Bajolle</w:t>
+                <w:t xml:space="preserve">Late Holocene hydrology of Lake Maharlou, southwest Iran, inferred from high-resolution sedimentological and geochemical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Larocque-Tobler</w:t>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam A Ali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 61, pp.69-84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-018-0045-9⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 61 (1), pp.111-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-018-0048-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890717v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major hydrobiological change in Dasht-e Arjan Wetland (southwestern Iran) during the late glacial – early Holocene transition revealed by subfossil chironomids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
+                <w:t xml:space="preserve">A chironomid-inferred Holocene temperature record from a shallow Canadian boreal lake: potentials and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bajolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Larocque-Tobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Jones</w:t>
+                <w:t xml:space="preserve">Adam A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Lahijani</w:t>
+                <w:t xml:space="preserve">Martin Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Marriner</w:t>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 (8), pp.848-856. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.69-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjes-2018-0256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10933-018-0045-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197624v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halmyris: Geoarchaeology of a fluvial harbour on the Danube Delta (Dobrogea, Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (2), pp.313-327. </w:t>
@@ -1710,103 +1710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major postglacial summer temperature changes in the central coniferous boreal forest of Quebec (Canada) inferred using chironomid assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bajolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Larocque-Tobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (4), pp.409 - 420. </w:t>
@@ -3071,51 +3071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,479 +3575,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00445923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynostratigraphy of some Pleistocene deposits in the Western Alps: A review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epilithic chironomid larvae and water enrichment: is larval distribution explained by epilithon quantity or quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Nicoud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Maasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2008.05.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.38-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1899/07-013R1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959157v1</w:t>
+                <w:t xml:space="preserve">hal-02959131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynostratigraphy of some Pleistocene deposits in the Western Alps : A review</w:t>
+                <w:t xml:space="preserve">Palynostratigraphy of some Pleistocene deposits in the Western Alps: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 190, pp.10-25. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+              <w:t xml:space="preserve">, 2008, 190 (1), pp.10-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2008.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00372722v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epilithic chironomid larvae and water enrichment: is larval distribution explained by epilithon quantity or quality?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palynostratigraphy of some Pleistocene deposits in the Western Alps : A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maasri</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 190, pp.10-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2008.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1899/07-013R1.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02959131v1</w:t>
+                <w:t xml:space="preserve">halsde-00372722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tributaries under mediterranean climate: their role in macrobenthos diversity maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,1005 +4131,1005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lithostratigraphy of the Les Echets basin, France: tentative correlation between cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse haute résolution de la transgression holocène dans un secteur subsident du littoral français : l’enregistrement du bassin-marais de St Omer, Pas de Calais, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Veres</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+                <w:t xml:space="preserve">David A. Keen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologie de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959144v1</w:t>
+                <w:t xml:space="preserve">hal-02959270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and environmental evolution scenarios for the Meuse/Haute-Marne region, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The lithostratigraphy of the Les Echets basin, France: tentative correlation between cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Veres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wohlfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svante Björck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (3), pp.326-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03009480601061020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464867v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid responses (Insect : Diptera) to Younger Dryas and Holocene environmental changes in a river floodplain from northern France (St-Momelin, St-Omer basin)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate and environmental evolution scenarios for the Meuse/Haute-Marne region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17, pp.331-347</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.115-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332018v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect evidence for environmental and climate changes from Younger Dryas to Sub-Boreal in a river floodplain at St-Momelin (St-Omer basin, northern France), Coleoptera and Trichoptera.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chironomid responses (Insect : Diptera) to Younger Dryas and Holocene environmental changes in a river floodplain from northern France (St-Momelin, St-Omer basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G.R Coope</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.331-347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00350995v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse haute résolution de la transgression holocène dans un secteur subsident du littoral français : l’enregistrement du bassin-marais de St Omer, Pas de Calais, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insect evidence for environmental and climate changes from Younger Dryas to Sub-Boreal in a river floodplain at St-Momelin (St-Omer basin, northern France), Coleoptera and Trichoptera.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R Coope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David A. Keen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologie de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 245, pp.483-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959270v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past environment and climate changes at the last Interglacial/Glacial transition (Les Échets, France) inferred from subfossil chironomids (Insecta)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insect evidence for environmental and climate changes from Younger Dryas to Sub-Boreal in a river floodplain at St-Momelin (St-Omer basin, northern France), Coleoptera and Trichoptera.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ponel</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R Coope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.03.002⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 245 (3-4), pp.483-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00203126v1</w:t>
+                <w:t xml:space="preserve">hal-02959302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect evidence for environmental and climate changes from Younger Dryas to Sub-Boreal in a river floodplain at St-Momelin (St-Omer basin, northern France), Coleoptera and Trichoptera.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Past environment and climate changes at the last Interglacial/Glacial transition (Les Échets, France) inferred from subfossil chironomids (Insecta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G.R Coope</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.09.005⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339 (5), pp.337-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02959302v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00203126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomid (Insecta: Diptera) Assemblages from a Gradient of Lotic and Lentic Waterbodies in River Floodplains of France: A Methodological Tool for Paleoecological Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5214,51 +5214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomid (Insecta : Diptera) assemblages from a gradient of lotic and lentic waterbodies in river floodplains of France: A methodological tool for paleoecological applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5356,85 +5356,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 162, pp.511-534</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 162 (4), pp.511-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0003-9136/2005/0162-0511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331994v1</w:t>
+                <w:t xml:space="preserve">hal-02958930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomids (Diptera) in river floodplains: their status and potential use for palaeoenvironmental reconstruction purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5451,78 +5460,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 162 (4), pp.511-534. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 162, pp.511-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0003-9136/2005/0162-0511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02958930v1</w:t>
+                <w:t xml:space="preserve">hal-00331994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Glacial and Holocene chironomid assemblages in ‘Lac Long Inférieur’ (southern France, 2090 m): palaeoenvironmental and palaeoclimatic implications</w:t>
               </w:r>
@@ -6398,51 +6398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Naderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6523,51 +6523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Naderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6648,51 +6648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naderi Beni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7023,51 +7023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svante Björck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7148,51 +7148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svante Björck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7286,51 +7286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iranian National Center for Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Teheran, Iran</w:t>
@@ -7411,51 +7411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svante Björck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union of Geosciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. pp.3330</w:t>
@@ -7536,51 +7536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svante Björck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Quaternaire Q6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Montpellier, France</w:t>
@@ -7661,51 +7661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwan Björck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, ., France. pp.63</w:t>
@@ -7760,51 +7760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alvitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7898,51 +7898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Triganon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8681,51 +8681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05250383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mahlooji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Akhani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Batooli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2025.105462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04904398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.02.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03318712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Rashidian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21880" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alinezhad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ramezani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Naqinezhad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Drobyshev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619887420" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahvya Belkacem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104277" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0048-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01890717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bajolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larocque-Tobler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavoie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0045-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02197624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Lahijani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01950888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618810397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01890700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Ashjari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Dehghani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2017.08.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-9969-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683607076447" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CC9ED189AEFE3A6102EFD1FA733DB6BDCBFE365/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rioual" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Brooks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.08.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.09.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.05.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614551223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fernane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10386" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061634v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gambin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0380-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01968828v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Badura" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610385725" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Berberian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi F Miller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.01.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445923v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.03.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2008.05.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLRDWLGW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maasri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/07-013R1.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gandouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.04.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wohlfarth" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Bj&#246;rck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480601061020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332018v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R Coope" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.09.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL9PVPNW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959270v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Keen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00203126v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.03.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-005-8149-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECC355749F0C5DA2A642BC95BDDC9D7C5B1FF01D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331996v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0162-0511" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959216v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021690122999" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJQKHJM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Stevens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195929v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567295v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Alizadeh-Lahijani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naderi Beni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390998v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahijani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391148v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naderi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391192v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391058v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102075v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102366v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102698v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ampel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137254v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belmecheri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwan Bj&#246;rck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101525v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137281v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Triganon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959111v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8716-4_7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05250383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mahlooji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Akhani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Batooli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2025.105462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04904398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.02.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03318712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Rashidian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21880" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alinezhad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ramezani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Naqinezhad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Drobyshev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619887420" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahvya Belkacem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104277" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02197624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Lahijani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0256" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0048-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01890717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bajolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larocque-Tobler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavoie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0045-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01950888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618810397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01890700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Ashjari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Dehghani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2017.08.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-9969-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683607076447" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CC9ED189AEFE3A6102EFD1FA733DB6BDCBFE365/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rioual" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Brooks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.08.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.09.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.05.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614551223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fernane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10386" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061634v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gambin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0380-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01968828v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Badura" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610385725" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Berberian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi F Miller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.01.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445923v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.03.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maasri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/07-013R1.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2008.05.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLRDWLGW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gandouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.04.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959270v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Keen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wohlfarth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Bj&#246;rck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480601061020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332018v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R Coope" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.09.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL9PVPNW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00203126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.03.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-005-8149-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECC355749F0C5DA2A642BC95BDDC9D7C5B1FF01D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331996v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0162-0511" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959216v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021690122999" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJQKHJM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Stevens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195929v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567295v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Alizadeh-Lahijani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naderi Beni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390998v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahijani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391148v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naderi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391192v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391058v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102075v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102366v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102698v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ampel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137254v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belmecheri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwan Bj&#246;rck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101525v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137281v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Triganon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959111v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8716-4_7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>