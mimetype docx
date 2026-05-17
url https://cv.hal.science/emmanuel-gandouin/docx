--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacustrine charcoal peaks provide an accurate record of surface wildfires in a North European boreal forest</w:t>
+                <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Magne</w:t>
+                <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Brossier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Paradis</w:t>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Drobyshev</w:t>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683619887420⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382756v1</w:t>
+                <w:t xml:space="preserve">hal-02922125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lacustrine charcoal peaks provide an accurate record of surface wildfires in a North European boreal forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Castanet</w:t>
+                <w:t xml:space="preserve">Gwenaël Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+                <w:t xml:space="preserve">Benoit Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Laure Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Depret</w:t>
+                <w:t xml:space="preserve">Igor Drobyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.107395. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.380-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683619887420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922125v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen analysis of present-day striped hyaena (Hyaena hyaena) scats from central Iran: Implications for dryland paleoecology and animal paleoethology</w:t>
               </w:r>
@@ -1168,511 +1168,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major hydrobiological change in Dasht-e Arjan Wetland (southwestern Iran) during the late glacial – early Holocene transition revealed by subfossil chironomids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Aubert</w:t>
+                <w:t xml:space="preserve">Late Holocene hydrology of Lake Maharlou, southwest Iran, inferred from high-resolution sedimentological and geochemical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Jones</w:t>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Lahijani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nick Marriner</w:t>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjes-2018-0256⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (1), pp.111-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-018-0048-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197624v1</w:t>
+                <w:t xml:space="preserve">hal-01885984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene hydrology of Lake Maharlou, southwest Iran, inferred from high-resolution sedimentological and geochemical analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
+                <w:t xml:space="preserve">A chironomid-inferred Holocene temperature record from a shallow Canadian boreal lake: potentials and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bajolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Bard</w:t>
+                <w:t xml:space="preserve">Isabelle Larocque-Tobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
+                <w:t xml:space="preserve">Adam A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 61 (1), pp.111-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-018-0048-6⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 61, pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-018-0045-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885984v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chironomid-inferred Holocene temperature record from a shallow Canadian boreal lake: potentials and pitfalls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Larocque-Tobler</w:t>
+                <w:t xml:space="preserve">A major hydrobiological change in Dasht-e Arjan Wetland (southwestern Iran) during the late glacial – early Holocene transition revealed by subfossil chironomids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam A Ali</w:t>
+                <w:t xml:space="preserve">Matthew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lavoie</w:t>
+                <w:t xml:space="preserve">Hamid Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61, pp.69-84. </w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (8), pp.848-856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-018-0045-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2018-0256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890717v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halmyris: Geoarchaeology of a fluvial harbour on the Danube Delta (Dobrogea, Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (2), pp.313-327. </w:t>
@@ -1710,103 +1710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major postglacial summer temperature changes in the central coniferous boreal forest of Quebec (Canada) inferred using chironomid assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bajolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Larocque-Tobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (4), pp.409 - 420. </w:t>
@@ -3071,51 +3071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,479 +3575,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00445923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epilithic chironomid larvae and water enrichment: is larval distribution explained by epilithon quantity or quality?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palynostratigraphy of some Pleistocene deposits in the Western Alps: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maasri</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1899/07-013R1.1⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 190 (1), pp.10-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2008.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959131v1</w:t>
+                <w:t xml:space="preserve">hal-02959157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynostratigraphy of some Pleistocene deposits in the Western Alps: A review</w:t>
+                <w:t xml:space="preserve">Palynostratigraphy of some Pleistocene deposits in the Western Alps : A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 190 (1), pp.10-25. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+              <w:t xml:space="preserve">, 2008, 190, pp.10-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2008.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959157v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00372722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynostratigraphy of some Pleistocene deposits in the Western Alps : A review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epilithic chironomid larvae and water enrichment: is larval distribution explained by epilithon quantity or quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Nicoud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Maasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2008.05.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.38-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1899/07-013R1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00372722v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tributaries under mediterranean climate: their role in macrobenthos diversity maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,738 +4131,738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse haute résolution de la transgression holocène dans un secteur subsident du littoral français : l’enregistrement du bassin-marais de St Omer, Pas de Calais, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+                <w:t xml:space="preserve">The lithostratigraphy of the Les Echets basin, France: tentative correlation between cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Veres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wohlfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David A. Keen</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svante Björck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologie de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (3), pp.326-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03009480601061020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959270v1</w:t>
+                <w:t xml:space="preserve">hal-02959144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lithostratigraphy of the Les Echets basin, France: tentative correlation between cores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Wohlfarth</w:t>
+                <w:t xml:space="preserve">Chironomid responses (Insect : Diptera) to Younger Dryas and Holocene environmental changes in a river floodplain from northern France (St-Momelin, St-Omer basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.331-347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959144v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and environmental evolution scenarios for the Meuse/Haute-Marne region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Texier</w:t>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178, pp.115-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomid responses (Insect : Diptera) to Younger Dryas and Holocene environmental changes in a river floodplain from northern France (St-Momelin, St-Omer basin)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insect evidence for environmental and climate changes from Younger Dryas to Sub-Boreal in a river floodplain at St-Momelin (St-Omer basin, northern France), Coleoptera and Trichoptera.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R Coope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 245, pp.483-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332018v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect evidence for environmental and climate changes from Younger Dryas to Sub-Boreal in a river floodplain at St-Momelin (St-Omer basin, northern France), Coleoptera and Trichoptera.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse haute résolution de la transgression holocène dans un secteur subsident du littoral français : l’enregistrement du bassin-marais de St Omer, Pas de Calais, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G.R Coope</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Keen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géologie de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.09.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00350995v1</w:t>
+                <w:t xml:space="preserve">hal-02959270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect evidence for environmental and climate changes from Younger Dryas to Sub-Boreal in a river floodplain at St-Momelin (St-Omer basin, northern France), Coleoptera and Trichoptera.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R Coope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4871,70 +4871,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 245 (3-4), pp.483-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5085,51 +5085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomid (Insecta: Diptera) Assemblages from a Gradient of Lotic and Lentic Waterbodies in River Floodplains of France: A Methodological Tool for Paleoecological Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5214,51 +5214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomid (Insecta : Diptera) assemblages from a gradient of lotic and lentic waterbodies in river floodplains of France: A methodological tool for paleoecological applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5356,94 +5356,85 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 162 (4), pp.511-534. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 162, pp.511-534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958930v1</w:t>
+                <w:t xml:space="preserve">hal-00331994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomids (Diptera) in river floodplains: their status and potential use for palaeoenvironmental reconstruction purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5460,69 +5451,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 162, pp.511-534</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 162 (4), pp.511-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0003-9136/2005/0162-0511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331994v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Glacial and Holocene chironomid assemblages in ‘Lac Long Inférieur’ (southern France, 2090 m): palaeoenvironmental and palaeoclimatic implications</w:t>
               </w:r>
@@ -6398,51 +6398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Naderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6523,51 +6523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Naderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6648,51 +6648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naderi Beni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7023,51 +7023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svante Björck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7148,51 +7148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svante Björck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7286,51 +7286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iranian National Center for Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Teheran, Iran</w:t>
@@ -7411,51 +7411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svante Björck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union of Geosciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. pp.3330</w:t>
@@ -7536,51 +7536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svante Björck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Quaternaire Q6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Montpellier, France</w:t>
@@ -7603,277 +7603,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution climatic and ecological record of the new core of Les Echets (alt. : 267 m, Ain, France)</w:t>
+                <w:t xml:space="preserve">La séquence climatique continentale des Echets (alt.: 267 m, Ain, France): état de l'art des études multiproxies menées à bien sur les profils EC1 et EC3 entre la fin du Riss et le Pléniglaciaire würmien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Belmecheri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+                <w:t xml:space="preserve">M. Alvitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Ampel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ., France. pp.63</w:t>
+              <w:t xml:space="preserve">INQUA - Q5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137254v1</w:t>
+                <w:t xml:space="preserve">hal-00101525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La séquence climatique continentale des Echets (alt.: 267 m, Ain, France): état de l'art des études multiproxies menées à bien sur les profils EC1 et EC3 entre la fin du Riss et le Pléniglaciaire würmien.</w:t>
+                <w:t xml:space="preserve">High resolution climatic and ecological record of the new core of Les Echets (alt. : 267 m, Ain, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Ponel</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alvitre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linda Ampel</w:t>
+                <w:t xml:space="preserve">Siwan Björck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA - Q5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. 1p</w:t>
+              <w:t xml:space="preserve">INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ., France. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101525v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palynostratigraphy of some Pleistocene deposits in the Western Alps : a review</w:t>
               </w:r>
@@ -7898,51 +7898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Triganon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8681,51 +8681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05250383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mahlooji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Akhani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Batooli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2025.105462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04904398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.02.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03318712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Rashidian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21880" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alinezhad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ramezani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Naqinezhad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Drobyshev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619887420" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahvya Belkacem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104277" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02197624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Lahijani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0256" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0048-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01890717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bajolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larocque-Tobler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavoie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0045-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01950888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618810397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01890700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Ashjari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Dehghani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2017.08.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-9969-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683607076447" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CC9ED189AEFE3A6102EFD1FA733DB6BDCBFE365/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rioual" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Brooks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.08.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.09.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.05.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614551223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fernane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10386" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061634v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gambin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0380-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01968828v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Badura" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610385725" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Berberian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi F Miller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.01.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445923v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.03.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maasri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/07-013R1.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2008.05.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLRDWLGW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gandouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.04.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959270v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Keen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wohlfarth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Bj&#246;rck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480601061020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332018v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R Coope" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.09.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL9PVPNW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00203126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.03.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-005-8149-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECC355749F0C5DA2A642BC95BDDC9D7C5B1FF01D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331996v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0162-0511" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959216v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021690122999" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJQKHJM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Stevens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195929v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567295v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Alizadeh-Lahijani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naderi Beni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390998v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahijani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391148v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naderi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391192v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391058v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102075v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102366v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102698v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ampel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137254v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belmecheri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwan Bj&#246;rck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101525v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137281v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Triganon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959111v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8716-4_7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05250383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mahlooji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Akhani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Batooli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2025.105462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04904398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.02.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03318712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Rashidian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21880" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alinezhad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ramezani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Naqinezhad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Drobyshev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619887420" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahvya Belkacem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104277" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0048-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01890717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bajolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larocque-Tobler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavoie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0045-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02197624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Lahijani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01950888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618810397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01890700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Ashjari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Dehghani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2017.08.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-9969-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683607076447" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CC9ED189AEFE3A6102EFD1FA733DB6BDCBFE365/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rioual" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Brooks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.08.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.09.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.05.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614551223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fernane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10386" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061634v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gambin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0380-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01968828v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Badura" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610385725" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Berberian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi F Miller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.01.022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445923v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.03.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2008.05.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLRDWLGW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maasri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/07-013R1.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gandouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.04.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wohlfarth" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Bj&#246;rck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480601061020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R Coope" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.09.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL9PVPNW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959270v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Keen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00203126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.03.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-005-8149-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECC355749F0C5DA2A642BC95BDDC9D7C5B1FF01D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331996v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0162-0511" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959216v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021690122999" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJQKHJM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Stevens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195929v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567295v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Alizadeh-Lahijani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naderi Beni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390998v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahijani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391148v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naderi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391192v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391058v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102075v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102366v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102698v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ampel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137254v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belmecheri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwan Bj&#246;rck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137281v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Triganon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02959111v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8716-4_7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>